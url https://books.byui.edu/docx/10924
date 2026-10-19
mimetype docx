--- v0 (2026-09-04)
+++ v1 (2026-10-19)
@@ -413,138 +413,138 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">) that can be colored so that painting is not necessary. (The term </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">gel </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">comes from the fact that the coating is allowed to partially cure or gel before the reinforcement layers are added.) The ability of unsaturated polyesters to form protective coatings has led to their widespread use as coatings for wood, metals, and various other materials. They can be applied as gel coats, which are then cured, or as solvent-based paints. Baked enamels are often based upon unsaturated polyesters.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="8225487"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1" name="image-IOnZHVUujxWuH0ae7k9dy.jpeg"/>
+            <wp:docPr id="1" name="image-9CwrD4tPw71jwG0XVg9f0.jpeg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="image-IOnZHVUujxWuH0ae7k9dy.jpeg" descr=""/>
+                    <pic:cNvPr id="1" name="image-9CwrD4tPw71jwG0XVg9f0.jpeg" descr=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="8225487"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="4114800"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image-bUOUDne9xcU0QGFIxdDQd.jpeg"/>
+            <wp:docPr id="2" name="image-g_dsKWxCrqQ0Dz_nO_9N8.jpeg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image-bUOUDne9xcU0QGFIxdDQd.jpeg" descr=""/>
+                    <pic:cNvPr id="2" name="image-g_dsKWxCrqQ0Dz_nO_9N8.jpeg" descr=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="4114800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:br w:type="textWrapping"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="4430911"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="3" name="image-iHCEEdwX-8ZNtpbRlq72u.jpeg"/>
+            <wp:docPr id="3" name="image-FD9x4vSipljM3AFpXc-OU.jpeg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="3" name="image-iHCEEdwX-8ZNtpbRlq72u.jpeg" descr=""/>
+                    <pic:cNvPr id="3" name="image-FD9x4vSipljM3AFpXc-OU.jpeg" descr=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="4430911"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -964,56 +964,56 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Larger parts can be made with </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">sheet molding compound (SMC)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. The composition of SMC is about the same as BMC but the method of mixing the components is quite different. The process for making SMC is depicted in Figure 9.7. Rather than mix the components in a bulk process, the preinitiated resin and filler material is doctored onto a moving sheet of polyethylene film. The reinforcement fibers are chopped to the desired length (typically 1 to 3 inches, 3 to 7 cm) and sprinkled onto the resin/filler layer. A second polyethylene sheet that has also been doctored with a layer of resin and filler is then placed on top of the chopped fibers so that a sandwich is formed, with the reinforcements in the middle, surrounded by the resin/filler mixture, and enclosed by the polyethylene film. This sandwich is passed between rollers that mix the fibers into the resin and filler, then rolled to an appropriate size for easy handling, and removed for storage at a cool temperature. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="3885552"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="4" name="image-YGu90glW1CD_4yM2ur-nW.jpeg"/>
+            <wp:docPr id="4" name="image-Ia3C6NjHXmmtU8d4Q64Uy.jpeg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="4" name="image-YGu90glW1CD_4yM2ur-nW.jpeg" descr=""/>
+                    <pic:cNvPr id="4" name="image-Ia3C6NjHXmmtU8d4Q64Uy.jpeg" descr=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="3885552"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1318,54 +1318,54 @@
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
-  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-IOnZHVUujxWuH0ae7k9dy.jpeg" TargetMode="Internal"/>
-[...2 lines deleted...]
-  <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-YGu90glW1CD_4yM2ur-nW.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-9CwrD4tPw71jwG0XVg9f0.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-g_dsKWxCrqQ0Dz_nO_9N8.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-FD9x4vSipljM3AFpXc-OU.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Ia3C6NjHXmmtU8d4Q64Uy.jpeg" TargetMode="Internal"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.byui.edu/plastics_materials_a/thermoset_polyesters" TargetMode="External"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>