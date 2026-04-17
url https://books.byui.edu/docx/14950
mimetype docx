--- v6 (2026-03-25)
+++ v7 (2026-04-17)
@@ -686,56 +686,56 @@
         <w:t xml:space="preserve">Le garçon voit la fille</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="1885950" cy="1628775"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image-aCmdbUdHQC6FKstXjrCDc.png"/>
+            <wp:docPr id="2" name="image-zKdbb3edhgH1ygGwmcC-a.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image-aCmdbUdHQC6FKstXjrCDc.png" descr="Arbre syntaxique pour la phrase &quot;Le garçon voit la fille&quot;"/>
+                    <pic:cNvPr id="2" name="image-zKdbb3edhgH1ygGwmcC-a.png" descr="Arbre syntaxique pour la phrase &quot;Le garçon voit la fille&quot;"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1885950" cy="1628775"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -832,95 +832,95 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Le garçon voit la fille du bâtiment</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="3295650" cy="2295525"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="4" name="image-qKcJXKk4kBvwBxUxqwl54.png"/>
+            <wp:docPr id="4" name="image-D0pJt8uWDQEXfY7SCdzY7.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="4" name="image-qKcJXKk4kBvwBxUxqwl54.png" descr="Arbre syntaxique pour la phrase &quot;Le garçon voit la fille du bâtiment&quot;"/>
+                    <pic:cNvPr id="4" name="image-D0pJt8uWDQEXfY7SCdzY7.png" descr="Arbre syntaxique pour la phrase &quot;Le garçon voit la fille du bâtiment&quot;"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3295650" cy="2295525"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="3295650" cy="1962150"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="6" name="image-3lub248quJFbmriWOSKR6.png"/>
+            <wp:docPr id="6" name="image-O1iKlygoh9KgHhHM5JHR-.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="6" name="image-3lub248quJFbmriWOSKR6.png" descr="Arbre syntaxique alternatif pour la phrase &quot;Le garçon voit la fille du bâtiment&quot;"/>
+                    <pic:cNvPr id="6" name="image-O1iKlygoh9KgHhHM5JHR-.png" descr="Arbre syntaxique alternatif pour la phrase &quot;Le garçon voit la fille du bâtiment&quot;"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3295650" cy="1962150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1197,157 +1197,157 @@
       <w:tblGrid>
         <w:gridCol w:w="4320"/>
         <w:gridCol w:w="4320"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:inline distB="0" distL="0" distR="0" distT="0">
                   <wp:extent cx="2743200" cy="2196383"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="8" name="image-wEOlDvnqakEBiR4F3AiQc.png"/>
+                  <wp:docPr id="8" name="image-Cnjc_Gi3RBk7Kin1bBS3r.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="8" name="image-wEOlDvnqakEBiR4F3AiQc.png" descr="Arbre syntaxique pour Elle a une très grande maison"/>
+                          <pic:cNvPr id="8" name="image-Cnjc_Gi3RBk7Kin1bBS3r.png" descr="Arbre syntaxique pour Elle a une très grande maison"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId13" cstate="print"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2743200" cy="2196383"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:inline distB="0" distL="0" distR="0" distT="0">
                   <wp:extent cx="2743200" cy="1628528"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="10" name="image-fUgv35JnU7whNt2PEtMjh.png"/>
+                  <wp:docPr id="10" name="image-YYhXJGIdjWZX3n2MndNov.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="10" name="image-fUgv35JnU7whNt2PEtMjh.png" descr="Arbre syntaxique pour Mon père me critique trop souvent"/>
+                          <pic:cNvPr id="10" name="image-YYhXJGIdjWZX3n2MndNov.png" descr="Arbre syntaxique pour Mon père me critique trop souvent"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId15" cstate="print"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2743200" cy="1628528"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:inline distB="0" distL="0" distR="0" distT="0">
                   <wp:extent cx="2743200" cy="1421476"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="12" name="image-4Nl2jEryzbajPQ9Ih9D6a.png"/>
+                  <wp:docPr id="12" name="image-x6hbkm3Q-XzkqgiP-FYeN.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="12" name="image-4Nl2jEryzbajPQ9Ih9D6a.png" descr="Arbre syntaxique pour Le chat et le chien sont adorables"/>
+                          <pic:cNvPr id="12" name="image-x6hbkm3Q-XzkqgiP-FYeN.png" descr="Arbre syntaxique pour Le chat et le chien sont adorables"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId17" cstate="print"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2743200" cy="1421476"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
@@ -1356,157 +1356,157 @@
             <w:r>
               <w:rPr/>
               <w:br w:type="textWrapping"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:inline distB="0" distL="0" distR="0" distT="0">
                   <wp:extent cx="2743200" cy="1857054"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="14" name="image-PQxtlrLGnUURBTefBU0A8.png"/>
+                  <wp:docPr id="14" name="image-mD4Usk7SQymSfxX0gbpWC.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="14" name="image-PQxtlrLGnUURBTefBU0A8.png" descr="Arbre syntaxique pour Il faut que la directrice le sache"/>
+                          <pic:cNvPr id="14" name="image-mD4Usk7SQymSfxX0gbpWC.png" descr="Arbre syntaxique pour Il faut que la directrice le sache"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId19" cstate="print"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2743200" cy="1857054"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:inline distB="0" distL="0" distR="0" distT="0">
                   <wp:extent cx="2743200" cy="1523298"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="16" name="image-LghA6YYiAcms0KCmSeCvJ.png"/>
+                  <wp:docPr id="16" name="image-C_kxzlXBgswlCdMRph6xc.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="16" name="image-LghA6YYiAcms0KCmSeCvJ.png" descr="Arbre syntaxique pour Je veux poser une question à mon professeur"/>
+                          <pic:cNvPr id="16" name="image-C_kxzlXBgswlCdMRph6xc.png" descr="Arbre syntaxique pour Je veux poser une question à mon professeur"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId21" cstate="print"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2743200" cy="1523298"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:inline distB="0" distL="0" distR="0" distT="0">
                   <wp:extent cx="2152650" cy="2628900"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="18" name="image-a6tDwUcpJ_mgosIMAKD3d.png"/>
+                  <wp:docPr id="18" name="image-AiS-8NCZOn30PANw0jmGN.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="18" name="image-a6tDwUcpJ_mgosIMAKD3d.png" descr="Arbre syntaxique pour Elle a envie de le faire"/>
+                          <pic:cNvPr id="18" name="image-AiS-8NCZOn30PANw0jmGN.png" descr="Arbre syntaxique pour Elle a envie de le faire"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId23" cstate="print"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2152650" cy="2628900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -2022,56 +2022,56 @@
         <w:t xml:space="preserve">Le pilote ferme la porte</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Cette structure corréspond à quelle interprétation ('La porte est fermée par le pilote' ou 'Elle est portée par le pilote ferme') ? Dessinez un arbre qui représente l'autre structure possible.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="2257425" cy="1628775"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="20" name="image-dLtC49G0pmQzafws_aECS.png"/>
+            <wp:docPr id="20" name="image-Wf4PfgVdH5eMIbQlmHCAW.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="20" name="image-dLtC49G0pmQzafws_aECS.png" descr="arbre syntaxique pour Le pilote ferme la porte"/>
+                    <pic:cNvPr id="20" name="image-Wf4PfgVdH5eMIbQlmHCAW.png" descr="arbre syntaxique pour Le pilote ferme la porte"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId25" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2257425" cy="1628775"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3454,70 +3454,70 @@
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
-  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-V6--U-Xy5qTnQI2dQFzpn.png" TargetMode="Internal"/>
-[...18 lines deleted...]
-  <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-dLtC49G0pmQzafws_aECS.png" TargetMode="Internal"/>
+  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-jBlO1TUkTVKWuoi5DpJGl.png" TargetMode="Internal"/>
+  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-zKdbb3edhgH1ygGwmcC-a.png" TargetMode="Internal"/>
+  <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-C_kLXmh1PGJQD9IFiX4_g.png" TargetMode="Internal"/>
+  <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-D0pJt8uWDQEXfY7SCdzY7.png" TargetMode="Internal"/>
+  <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-2zTkaSiexyFqqDbwQKE59.png" TargetMode="Internal"/>
+  <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-O1iKlygoh9KgHhHM5JHR-.png" TargetMode="Internal"/>
+  <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-E0fBer-g6haDDxEnJcF0Q.png" TargetMode="Internal"/>
+  <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Cnjc_Gi3RBk7Kin1bBS3r.png" TargetMode="Internal"/>
+  <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-1bTNdMTPwp6nvwIxJMG3o.png" TargetMode="Internal"/>
+  <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-YYhXJGIdjWZX3n2MndNov.png" TargetMode="Internal"/>
+  <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-3EPJNNqf6Y4QhSuFUYH0X.png" TargetMode="Internal"/>
+  <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-x6hbkm3Q-XzkqgiP-FYeN.png" TargetMode="Internal"/>
+  <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-X2VK7zMy1SmzwdMXkVj-x.png" TargetMode="Internal"/>
+  <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-mD4Usk7SQymSfxX0gbpWC.png" TargetMode="Internal"/>
+  <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-dXzb6wsLTnP_Zki-s7WqA.png" TargetMode="Internal"/>
+  <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-C_kxzlXBgswlCdMRph6xc.png" TargetMode="Internal"/>
+  <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-YzH1jilgxkfNbMB-E8Lba.png" TargetMode="Internal"/>
+  <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-AiS-8NCZOn30PANw0jmGN.png" TargetMode="Internal"/>
+  <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-CdV19xRYxnQZYvZaci0RT.png" TargetMode="Internal"/>
+  <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Wf4PfgVdH5eMIbQlmHCAW.png" TargetMode="Internal"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=93sK4jTGrss" TargetMode="External"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=B1r1grQiLdk" TargetMode="External"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=n1zpnN-6pZQ" TargetMode="External"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.byui.edu/linguistique/phrases" TargetMode="External"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>