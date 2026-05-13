--- v7 (2026-04-17)
+++ v8 (2026-05-13)
@@ -686,56 +686,56 @@
         <w:t xml:space="preserve">Le garçon voit la fille</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="1885950" cy="1628775"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image-zKdbb3edhgH1ygGwmcC-a.png"/>
+            <wp:docPr id="2" name="image-0GWdCOeE8WmY45JwcP8X4.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image-zKdbb3edhgH1ygGwmcC-a.png" descr="Arbre syntaxique pour la phrase &quot;Le garçon voit la fille&quot;"/>
+                    <pic:cNvPr id="2" name="image-0GWdCOeE8WmY45JwcP8X4.png" descr="Arbre syntaxique pour la phrase &quot;Le garçon voit la fille&quot;"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1885950" cy="1628775"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -832,95 +832,95 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Le garçon voit la fille du bâtiment</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="3295650" cy="2295525"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="4" name="image-D0pJt8uWDQEXfY7SCdzY7.png"/>
+            <wp:docPr id="4" name="image-rZ2JwStwCKYY9ZpIA9CHv.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="4" name="image-D0pJt8uWDQEXfY7SCdzY7.png" descr="Arbre syntaxique pour la phrase &quot;Le garçon voit la fille du bâtiment&quot;"/>
+                    <pic:cNvPr id="4" name="image-rZ2JwStwCKYY9ZpIA9CHv.png" descr="Arbre syntaxique pour la phrase &quot;Le garçon voit la fille du bâtiment&quot;"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3295650" cy="2295525"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="3295650" cy="1962150"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="6" name="image-O1iKlygoh9KgHhHM5JHR-.png"/>
+            <wp:docPr id="6" name="image-ZBPsxLIrjP7rmwXtZ2Po0.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="6" name="image-O1iKlygoh9KgHhHM5JHR-.png" descr="Arbre syntaxique alternatif pour la phrase &quot;Le garçon voit la fille du bâtiment&quot;"/>
+                    <pic:cNvPr id="6" name="image-ZBPsxLIrjP7rmwXtZ2Po0.png" descr="Arbre syntaxique alternatif pour la phrase &quot;Le garçon voit la fille du bâtiment&quot;"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3295650" cy="1962150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1197,157 +1197,157 @@
       <w:tblGrid>
         <w:gridCol w:w="4320"/>
         <w:gridCol w:w="4320"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:inline distB="0" distL="0" distR="0" distT="0">
                   <wp:extent cx="2743200" cy="2196383"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="8" name="image-Cnjc_Gi3RBk7Kin1bBS3r.png"/>
+                  <wp:docPr id="8" name="image-JVZePpEVTveUKa_DZSsSs.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="8" name="image-Cnjc_Gi3RBk7Kin1bBS3r.png" descr="Arbre syntaxique pour Elle a une très grande maison"/>
+                          <pic:cNvPr id="8" name="image-JVZePpEVTveUKa_DZSsSs.png" descr="Arbre syntaxique pour Elle a une très grande maison"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId13" cstate="print"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2743200" cy="2196383"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:inline distB="0" distL="0" distR="0" distT="0">
                   <wp:extent cx="2743200" cy="1628528"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="10" name="image-YYhXJGIdjWZX3n2MndNov.png"/>
+                  <wp:docPr id="10" name="image-j05YDSZo3hMKKExHoTpV6.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="10" name="image-YYhXJGIdjWZX3n2MndNov.png" descr="Arbre syntaxique pour Mon père me critique trop souvent"/>
+                          <pic:cNvPr id="10" name="image-j05YDSZo3hMKKExHoTpV6.png" descr="Arbre syntaxique pour Mon père me critique trop souvent"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId15" cstate="print"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2743200" cy="1628528"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:inline distB="0" distL="0" distR="0" distT="0">
                   <wp:extent cx="2743200" cy="1421476"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="12" name="image-x6hbkm3Q-XzkqgiP-FYeN.png"/>
+                  <wp:docPr id="12" name="image-qZljRor3M0bAhxiK9lBWv.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="12" name="image-x6hbkm3Q-XzkqgiP-FYeN.png" descr="Arbre syntaxique pour Le chat et le chien sont adorables"/>
+                          <pic:cNvPr id="12" name="image-qZljRor3M0bAhxiK9lBWv.png" descr="Arbre syntaxique pour Le chat et le chien sont adorables"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId17" cstate="print"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2743200" cy="1421476"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
@@ -1356,157 +1356,157 @@
             <w:r>
               <w:rPr/>
               <w:br w:type="textWrapping"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:inline distB="0" distL="0" distR="0" distT="0">
                   <wp:extent cx="2743200" cy="1857054"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="14" name="image-mD4Usk7SQymSfxX0gbpWC.png"/>
+                  <wp:docPr id="14" name="image-uRzkdfzhwmYO4glFlKI82.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="14" name="image-mD4Usk7SQymSfxX0gbpWC.png" descr="Arbre syntaxique pour Il faut que la directrice le sache"/>
+                          <pic:cNvPr id="14" name="image-uRzkdfzhwmYO4glFlKI82.png" descr="Arbre syntaxique pour Il faut que la directrice le sache"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId19" cstate="print"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2743200" cy="1857054"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:inline distB="0" distL="0" distR="0" distT="0">
                   <wp:extent cx="2743200" cy="1523298"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="16" name="image-C_kxzlXBgswlCdMRph6xc.png"/>
+                  <wp:docPr id="16" name="image-Z7fApD_YU8WpuPC8znnSF.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="16" name="image-C_kxzlXBgswlCdMRph6xc.png" descr="Arbre syntaxique pour Je veux poser une question à mon professeur"/>
+                          <pic:cNvPr id="16" name="image-Z7fApD_YU8WpuPC8znnSF.png" descr="Arbre syntaxique pour Je veux poser une question à mon professeur"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId21" cstate="print"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2743200" cy="1523298"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:inline distB="0" distL="0" distR="0" distT="0">
                   <wp:extent cx="2152650" cy="2628900"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="18" name="image-AiS-8NCZOn30PANw0jmGN.png"/>
+                  <wp:docPr id="18" name="image-5dLfe-3ZLF0lmoiYVw58i.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="18" name="image-AiS-8NCZOn30PANw0jmGN.png" descr="Arbre syntaxique pour Elle a envie de le faire"/>
+                          <pic:cNvPr id="18" name="image-5dLfe-3ZLF0lmoiYVw58i.png" descr="Arbre syntaxique pour Elle a envie de le faire"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId23" cstate="print"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2152650" cy="2628900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -2022,56 +2022,56 @@
         <w:t xml:space="preserve">Le pilote ferme la porte</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Cette structure corréspond à quelle interprétation ('La porte est fermée par le pilote' ou 'Elle est portée par le pilote ferme') ? Dessinez un arbre qui représente l'autre structure possible.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="2257425" cy="1628775"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="20" name="image-Wf4PfgVdH5eMIbQlmHCAW.png"/>
+            <wp:docPr id="20" name="image-Qp0AlcJWqcvoO5YSyBgJh.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="20" name="image-Wf4PfgVdH5eMIbQlmHCAW.png" descr="arbre syntaxique pour Le pilote ferme la porte"/>
+                    <pic:cNvPr id="20" name="image-Qp0AlcJWqcvoO5YSyBgJh.png" descr="arbre syntaxique pour Le pilote ferme la porte"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId25" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2257425" cy="1628775"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3454,70 +3454,70 @@
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
-  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-jBlO1TUkTVKWuoi5DpJGl.png" TargetMode="Internal"/>
-[...18 lines deleted...]
-  <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Wf4PfgVdH5eMIbQlmHCAW.png" TargetMode="Internal"/>
+  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-WaQ5ImybVnkn2aeT0OodG.png" TargetMode="Internal"/>
+  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-0GWdCOeE8WmY45JwcP8X4.png" TargetMode="Internal"/>
+  <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image--2haDk-Olu5Vq3j8TaI0L.png" TargetMode="Internal"/>
+  <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-rZ2JwStwCKYY9ZpIA9CHv.png" TargetMode="Internal"/>
+  <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-JVlbv6XttTP304SJ3SBAE.png" TargetMode="Internal"/>
+  <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-ZBPsxLIrjP7rmwXtZ2Po0.png" TargetMode="Internal"/>
+  <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image--PNOP25e-ScemHQqmwjdu.png" TargetMode="Internal"/>
+  <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-JVZePpEVTveUKa_DZSsSs.png" TargetMode="Internal"/>
+  <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-xqS_g4SOACws6Nf7r5EzO.png" TargetMode="Internal"/>
+  <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-j05YDSZo3hMKKExHoTpV6.png" TargetMode="Internal"/>
+  <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-sM-JDqsmzdK_TnVV429Rq.png" TargetMode="Internal"/>
+  <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-qZljRor3M0bAhxiK9lBWv.png" TargetMode="Internal"/>
+  <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-xtcKAoYkjTFKYF3AYi_Ew.png" TargetMode="Internal"/>
+  <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-uRzkdfzhwmYO4glFlKI82.png" TargetMode="Internal"/>
+  <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-SsabJBmlEhqifigovCka_.png" TargetMode="Internal"/>
+  <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Z7fApD_YU8WpuPC8znnSF.png" TargetMode="Internal"/>
+  <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-oPbjQA_4163ucuYxmATlW.png" TargetMode="Internal"/>
+  <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-5dLfe-3ZLF0lmoiYVw58i.png" TargetMode="Internal"/>
+  <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-16zLe7tBjW-PpUvDFQD7Z.png" TargetMode="Internal"/>
+  <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Qp0AlcJWqcvoO5YSyBgJh.png" TargetMode="Internal"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=93sK4jTGrss" TargetMode="External"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=B1r1grQiLdk" TargetMode="External"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=n1zpnN-6pZQ" TargetMode="External"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.byui.edu/linguistique/phrases" TargetMode="External"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>