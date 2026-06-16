--- v8 (2026-05-13)
+++ v9 (2026-06-16)
@@ -686,56 +686,56 @@
         <w:t xml:space="preserve">Le garçon voit la fille</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="1885950" cy="1628775"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image-0GWdCOeE8WmY45JwcP8X4.png"/>
+            <wp:docPr id="2" name="image-rFcLGLR10f8aq8wjdtfpf.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image-0GWdCOeE8WmY45JwcP8X4.png" descr="Arbre syntaxique pour la phrase &quot;Le garçon voit la fille&quot;"/>
+                    <pic:cNvPr id="2" name="image-rFcLGLR10f8aq8wjdtfpf.png" descr="Arbre syntaxique pour la phrase &quot;Le garçon voit la fille&quot;"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1885950" cy="1628775"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -832,95 +832,95 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Le garçon voit la fille du bâtiment</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="3295650" cy="2295525"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="4" name="image-rZ2JwStwCKYY9ZpIA9CHv.png"/>
+            <wp:docPr id="4" name="image-Yab9x86mkmOCRk25BQNw2.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="4" name="image-rZ2JwStwCKYY9ZpIA9CHv.png" descr="Arbre syntaxique pour la phrase &quot;Le garçon voit la fille du bâtiment&quot;"/>
+                    <pic:cNvPr id="4" name="image-Yab9x86mkmOCRk25BQNw2.png" descr="Arbre syntaxique pour la phrase &quot;Le garçon voit la fille du bâtiment&quot;"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3295650" cy="2295525"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="3295650" cy="1962150"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="6" name="image-ZBPsxLIrjP7rmwXtZ2Po0.png"/>
+            <wp:docPr id="6" name="image-Jv0ZJRsVEgjiVTofZmthp.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="6" name="image-ZBPsxLIrjP7rmwXtZ2Po0.png" descr="Arbre syntaxique alternatif pour la phrase &quot;Le garçon voit la fille du bâtiment&quot;"/>
+                    <pic:cNvPr id="6" name="image-Jv0ZJRsVEgjiVTofZmthp.png" descr="Arbre syntaxique alternatif pour la phrase &quot;Le garçon voit la fille du bâtiment&quot;"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3295650" cy="1962150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1197,157 +1197,157 @@
       <w:tblGrid>
         <w:gridCol w:w="4320"/>
         <w:gridCol w:w="4320"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:inline distB="0" distL="0" distR="0" distT="0">
                   <wp:extent cx="2743200" cy="2196383"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="8" name="image-JVZePpEVTveUKa_DZSsSs.png"/>
+                  <wp:docPr id="8" name="image-BjfM4sbdZSiVngKNc0pOV.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="8" name="image-JVZePpEVTveUKa_DZSsSs.png" descr="Arbre syntaxique pour Elle a une très grande maison"/>
+                          <pic:cNvPr id="8" name="image-BjfM4sbdZSiVngKNc0pOV.png" descr="Arbre syntaxique pour Elle a une très grande maison"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId13" cstate="print"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2743200" cy="2196383"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:inline distB="0" distL="0" distR="0" distT="0">
                   <wp:extent cx="2743200" cy="1628528"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="10" name="image-j05YDSZo3hMKKExHoTpV6.png"/>
+                  <wp:docPr id="10" name="image-7__iN2hmZ70_f3-_ZrTJU.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="10" name="image-j05YDSZo3hMKKExHoTpV6.png" descr="Arbre syntaxique pour Mon père me critique trop souvent"/>
+                          <pic:cNvPr id="10" name="image-7__iN2hmZ70_f3-_ZrTJU.png" descr="Arbre syntaxique pour Mon père me critique trop souvent"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId15" cstate="print"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2743200" cy="1628528"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:inline distB="0" distL="0" distR="0" distT="0">
                   <wp:extent cx="2743200" cy="1421476"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="12" name="image-qZljRor3M0bAhxiK9lBWv.png"/>
+                  <wp:docPr id="12" name="image-kbmMLt5Vo17Xh4IKEy1Kw.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="12" name="image-qZljRor3M0bAhxiK9lBWv.png" descr="Arbre syntaxique pour Le chat et le chien sont adorables"/>
+                          <pic:cNvPr id="12" name="image-kbmMLt5Vo17Xh4IKEy1Kw.png" descr="Arbre syntaxique pour Le chat et le chien sont adorables"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId17" cstate="print"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2743200" cy="1421476"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
@@ -1356,157 +1356,157 @@
             <w:r>
               <w:rPr/>
               <w:br w:type="textWrapping"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:inline distB="0" distL="0" distR="0" distT="0">
                   <wp:extent cx="2743200" cy="1857054"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="14" name="image-uRzkdfzhwmYO4glFlKI82.png"/>
+                  <wp:docPr id="14" name="image-VrByFG2wRO_EP0LQ_QYHS.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="14" name="image-uRzkdfzhwmYO4glFlKI82.png" descr="Arbre syntaxique pour Il faut que la directrice le sache"/>
+                          <pic:cNvPr id="14" name="image-VrByFG2wRO_EP0LQ_QYHS.png" descr="Arbre syntaxique pour Il faut que la directrice le sache"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId19" cstate="print"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2743200" cy="1857054"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:inline distB="0" distL="0" distR="0" distT="0">
                   <wp:extent cx="2743200" cy="1523298"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="16" name="image-Z7fApD_YU8WpuPC8znnSF.png"/>
+                  <wp:docPr id="16" name="image-A3f3_4LgU5h-gbAUYvfbo.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="16" name="image-Z7fApD_YU8WpuPC8znnSF.png" descr="Arbre syntaxique pour Je veux poser une question à mon professeur"/>
+                          <pic:cNvPr id="16" name="image-A3f3_4LgU5h-gbAUYvfbo.png" descr="Arbre syntaxique pour Je veux poser une question à mon professeur"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId21" cstate="print"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2743200" cy="1523298"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:inline distB="0" distL="0" distR="0" distT="0">
                   <wp:extent cx="2152650" cy="2628900"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="18" name="image-5dLfe-3ZLF0lmoiYVw58i.png"/>
+                  <wp:docPr id="18" name="image-4hBuJ2T9EQeYd0HG43aTf.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="18" name="image-5dLfe-3ZLF0lmoiYVw58i.png" descr="Arbre syntaxique pour Elle a envie de le faire"/>
+                          <pic:cNvPr id="18" name="image-4hBuJ2T9EQeYd0HG43aTf.png" descr="Arbre syntaxique pour Elle a envie de le faire"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId23" cstate="print"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2152650" cy="2628900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -2022,56 +2022,56 @@
         <w:t xml:space="preserve">Le pilote ferme la porte</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Cette structure corréspond à quelle interprétation ('La porte est fermée par le pilote' ou 'Elle est portée par le pilote ferme') ? Dessinez un arbre qui représente l'autre structure possible.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="2257425" cy="1628775"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="20" name="image-Qp0AlcJWqcvoO5YSyBgJh.png"/>
+            <wp:docPr id="20" name="image-GFTebOgacJoD0SApvzeKj.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="20" name="image-Qp0AlcJWqcvoO5YSyBgJh.png" descr="arbre syntaxique pour Le pilote ferme la porte"/>
+                    <pic:cNvPr id="20" name="image-GFTebOgacJoD0SApvzeKj.png" descr="arbre syntaxique pour Le pilote ferme la porte"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId25" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2257425" cy="1628775"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3454,70 +3454,70 @@
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
-  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-WaQ5ImybVnkn2aeT0OodG.png" TargetMode="Internal"/>
-[...18 lines deleted...]
-  <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Qp0AlcJWqcvoO5YSyBgJh.png" TargetMode="Internal"/>
+  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-CVIeIyOhXz-D_FJWT2TMp.png" TargetMode="Internal"/>
+  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-rFcLGLR10f8aq8wjdtfpf.png" TargetMode="Internal"/>
+  <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-H3PrtGfi4KU16Jdt1SnQd.png" TargetMode="Internal"/>
+  <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Yab9x86mkmOCRk25BQNw2.png" TargetMode="Internal"/>
+  <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-sb0e4gP93RPjmakPZFJHy.png" TargetMode="Internal"/>
+  <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Jv0ZJRsVEgjiVTofZmthp.png" TargetMode="Internal"/>
+  <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-XeloDyAq5fE14Y5fvaeFW.png" TargetMode="Internal"/>
+  <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-BjfM4sbdZSiVngKNc0pOV.png" TargetMode="Internal"/>
+  <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-3-QsednF2GD47QZ-Lf9CV.png" TargetMode="Internal"/>
+  <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-7__iN2hmZ70_f3-_ZrTJU.png" TargetMode="Internal"/>
+  <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-LU9SeHt62II1ah7mQENX4.png" TargetMode="Internal"/>
+  <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-kbmMLt5Vo17Xh4IKEy1Kw.png" TargetMode="Internal"/>
+  <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-MLXCfV1jDfBSA7cfAA8Cy.png" TargetMode="Internal"/>
+  <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-VrByFG2wRO_EP0LQ_QYHS.png" TargetMode="Internal"/>
+  <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-_Y7hem1p9_nPAwltWtjkB.png" TargetMode="Internal"/>
+  <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-A3f3_4LgU5h-gbAUYvfbo.png" TargetMode="Internal"/>
+  <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-skvKD5RAXCHZ9YONeT3RC.png" TargetMode="Internal"/>
+  <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-4hBuJ2T9EQeYd0HG43aTf.png" TargetMode="Internal"/>
+  <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-6D_lLcrrnmQpWWxk6i5xy.png" TargetMode="Internal"/>
+  <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-GFTebOgacJoD0SApvzeKj.png" TargetMode="Internal"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=93sK4jTGrss" TargetMode="External"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=B1r1grQiLdk" TargetMode="External"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=n1zpnN-6pZQ" TargetMode="External"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.byui.edu/linguistique/phrases" TargetMode="External"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>