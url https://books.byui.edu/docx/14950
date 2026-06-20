--- v9 (2026-06-16)
+++ v10 (2026-06-20)
@@ -686,56 +686,56 @@
         <w:t xml:space="preserve">Le garçon voit la fille</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="1885950" cy="1628775"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image-rFcLGLR10f8aq8wjdtfpf.png"/>
+            <wp:docPr id="2" name="image-rCKNoj1Q8mwf4XXUr7e0-.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image-rFcLGLR10f8aq8wjdtfpf.png" descr="Arbre syntaxique pour la phrase &quot;Le garçon voit la fille&quot;"/>
+                    <pic:cNvPr id="2" name="image-rCKNoj1Q8mwf4XXUr7e0-.png" descr="Arbre syntaxique pour la phrase &quot;Le garçon voit la fille&quot;"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1885950" cy="1628775"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -832,95 +832,95 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Le garçon voit la fille du bâtiment</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="3295650" cy="2295525"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="4" name="image-Yab9x86mkmOCRk25BQNw2.png"/>
+            <wp:docPr id="4" name="image-ObAU07nnB35liw4qAuRR_.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="4" name="image-Yab9x86mkmOCRk25BQNw2.png" descr="Arbre syntaxique pour la phrase &quot;Le garçon voit la fille du bâtiment&quot;"/>
+                    <pic:cNvPr id="4" name="image-ObAU07nnB35liw4qAuRR_.png" descr="Arbre syntaxique pour la phrase &quot;Le garçon voit la fille du bâtiment&quot;"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3295650" cy="2295525"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="3295650" cy="1962150"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="6" name="image-Jv0ZJRsVEgjiVTofZmthp.png"/>
+            <wp:docPr id="6" name="image-EA5d2e6DsgFxbLPw-a4TH.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="6" name="image-Jv0ZJRsVEgjiVTofZmthp.png" descr="Arbre syntaxique alternatif pour la phrase &quot;Le garçon voit la fille du bâtiment&quot;"/>
+                    <pic:cNvPr id="6" name="image-EA5d2e6DsgFxbLPw-a4TH.png" descr="Arbre syntaxique alternatif pour la phrase &quot;Le garçon voit la fille du bâtiment&quot;"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3295650" cy="1962150"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1197,157 +1197,157 @@
       <w:tblGrid>
         <w:gridCol w:w="4320"/>
         <w:gridCol w:w="4320"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:inline distB="0" distL="0" distR="0" distT="0">
                   <wp:extent cx="2743200" cy="2196383"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="8" name="image-BjfM4sbdZSiVngKNc0pOV.png"/>
+                  <wp:docPr id="8" name="image-LeRv2EIrxjL04XzVR5WxU.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="8" name="image-BjfM4sbdZSiVngKNc0pOV.png" descr="Arbre syntaxique pour Elle a une très grande maison"/>
+                          <pic:cNvPr id="8" name="image-LeRv2EIrxjL04XzVR5WxU.png" descr="Arbre syntaxique pour Elle a une très grande maison"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId13" cstate="print"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2743200" cy="2196383"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:inline distB="0" distL="0" distR="0" distT="0">
                   <wp:extent cx="2743200" cy="1628528"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="10" name="image-7__iN2hmZ70_f3-_ZrTJU.png"/>
+                  <wp:docPr id="10" name="image-_jAiaSPUdcpCkM2G-kLRv.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="10" name="image-7__iN2hmZ70_f3-_ZrTJU.png" descr="Arbre syntaxique pour Mon père me critique trop souvent"/>
+                          <pic:cNvPr id="10" name="image-_jAiaSPUdcpCkM2G-kLRv.png" descr="Arbre syntaxique pour Mon père me critique trop souvent"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId15" cstate="print"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2743200" cy="1628528"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:inline distB="0" distL="0" distR="0" distT="0">
                   <wp:extent cx="2743200" cy="1421476"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="12" name="image-kbmMLt5Vo17Xh4IKEy1Kw.png"/>
+                  <wp:docPr id="12" name="image-WVw4f0slZ8dRbSC7FOgqY.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="12" name="image-kbmMLt5Vo17Xh4IKEy1Kw.png" descr="Arbre syntaxique pour Le chat et le chien sont adorables"/>
+                          <pic:cNvPr id="12" name="image-WVw4f0slZ8dRbSC7FOgqY.png" descr="Arbre syntaxique pour Le chat et le chien sont adorables"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId17" cstate="print"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2743200" cy="1421476"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
@@ -1356,157 +1356,157 @@
             <w:r>
               <w:rPr/>
               <w:br w:type="textWrapping"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:inline distB="0" distL="0" distR="0" distT="0">
                   <wp:extent cx="2743200" cy="1857054"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="14" name="image-VrByFG2wRO_EP0LQ_QYHS.png"/>
+                  <wp:docPr id="14" name="image-XT4iXxQx-sg0gC4yPY7E3.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="14" name="image-VrByFG2wRO_EP0LQ_QYHS.png" descr="Arbre syntaxique pour Il faut que la directrice le sache"/>
+                          <pic:cNvPr id="14" name="image-XT4iXxQx-sg0gC4yPY7E3.png" descr="Arbre syntaxique pour Il faut que la directrice le sache"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId19" cstate="print"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2743200" cy="1857054"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:inline distB="0" distL="0" distR="0" distT="0">
                   <wp:extent cx="2743200" cy="1523298"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="16" name="image-A3f3_4LgU5h-gbAUYvfbo.png"/>
+                  <wp:docPr id="16" name="image-gzn8a6xtFA27yHetnEMru.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="16" name="image-A3f3_4LgU5h-gbAUYvfbo.png" descr="Arbre syntaxique pour Je veux poser une question à mon professeur"/>
+                          <pic:cNvPr id="16" name="image-gzn8a6xtFA27yHetnEMru.png" descr="Arbre syntaxique pour Je veux poser une question à mon professeur"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId21" cstate="print"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2743200" cy="1523298"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:drawing>
                 <wp:inline distB="0" distL="0" distR="0" distT="0">
                   <wp:extent cx="2152650" cy="2628900"/>
                   <wp:effectExtent b="0" l="0" r="0" t="0"/>
-                  <wp:docPr id="18" name="image-4hBuJ2T9EQeYd0HG43aTf.png"/>
+                  <wp:docPr id="18" name="image-crHgGDJiR2CjXKZ5uAIpg.png"/>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
-                          <pic:cNvPr id="18" name="image-4hBuJ2T9EQeYd0HG43aTf.png" descr="Arbre syntaxique pour Elle a envie de le faire"/>
+                          <pic:cNvPr id="18" name="image-crHgGDJiR2CjXKZ5uAIpg.png" descr="Arbre syntaxique pour Elle a envie de le faire"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId23" cstate="print"/>
                           <a:srcRect b="0" l="0" r="0" t="0"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2152650" cy="2628900"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect"/>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -2022,56 +2022,56 @@
         <w:t xml:space="preserve">Le pilote ferme la porte</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Cette structure corréspond à quelle interprétation ('La porte est fermée par le pilote' ou 'Elle est portée par le pilote ferme') ? Dessinez un arbre qui représente l'autre structure possible.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="2257425" cy="1628775"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="20" name="image-GFTebOgacJoD0SApvzeKj.png"/>
+            <wp:docPr id="20" name="image-AiT0Rg6WKDgbtvG6xB5-I.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="20" name="image-GFTebOgacJoD0SApvzeKj.png" descr="arbre syntaxique pour Le pilote ferme la porte"/>
+                    <pic:cNvPr id="20" name="image-AiT0Rg6WKDgbtvG6xB5-I.png" descr="arbre syntaxique pour Le pilote ferme la porte"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId25" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2257425" cy="1628775"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3454,70 +3454,70 @@
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
-  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-CVIeIyOhXz-D_FJWT2TMp.png" TargetMode="Internal"/>
-[...18 lines deleted...]
-  <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-GFTebOgacJoD0SApvzeKj.png" TargetMode="Internal"/>
+  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-GAw5xSyW3TK1zeFPj43KX.png" TargetMode="Internal"/>
+  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-rCKNoj1Q8mwf4XXUr7e0-.png" TargetMode="Internal"/>
+  <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-eB6wT4sw2FbF3-RgsuOJr.png" TargetMode="Internal"/>
+  <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-ObAU07nnB35liw4qAuRR_.png" TargetMode="Internal"/>
+  <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-5IZss5yEarScOI_LGIoTz.png" TargetMode="Internal"/>
+  <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-EA5d2e6DsgFxbLPw-a4TH.png" TargetMode="Internal"/>
+  <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-55mNPz8G5XpSvoBRwCszK.png" TargetMode="Internal"/>
+  <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-LeRv2EIrxjL04XzVR5WxU.png" TargetMode="Internal"/>
+  <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-ZAa4Y7m7PDL0wDY2Mue7J.png" TargetMode="Internal"/>
+  <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-_jAiaSPUdcpCkM2G-kLRv.png" TargetMode="Internal"/>
+  <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-mPGZKzgP6ob7I__pdXfMX.png" TargetMode="Internal"/>
+  <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-WVw4f0slZ8dRbSC7FOgqY.png" TargetMode="Internal"/>
+  <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-X8UlGExQ3oNjuhVA2RJ_N.png" TargetMode="Internal"/>
+  <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-XT4iXxQx-sg0gC4yPY7E3.png" TargetMode="Internal"/>
+  <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-ydPL66g64TJ9KANswJgbV.png" TargetMode="Internal"/>
+  <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-gzn8a6xtFA27yHetnEMru.png" TargetMode="Internal"/>
+  <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-MtXKeWAz8u1kAnMtoU_YV.png" TargetMode="Internal"/>
+  <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-crHgGDJiR2CjXKZ5uAIpg.png" TargetMode="Internal"/>
+  <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-rEgA-s_p5-u6H3nX95tXj.png" TargetMode="Internal"/>
+  <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-AiT0Rg6WKDgbtvG6xB5-I.png" TargetMode="Internal"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=93sK4jTGrss" TargetMode="External"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=B1r1grQiLdk" TargetMode="External"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=n1zpnN-6pZQ" TargetMode="External"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.byui.edu/linguistique/phrases" TargetMode="External"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>