--- v0 (2026-05-25)
+++ v1 (2026-06-16)
@@ -285,51 +285,59 @@
         <w:t xml:space="preserve"> through research that fails to </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">disprove</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As you read, notice that many developmental theories focus on what changes </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">within</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> the child, such as thinking, learning, behavior, or emotion. A systems lens adds one more question: What is happening between the child and the influences around them? In other words, development is not shaped only by what is happening inside the child, but also by repeated interactions with caregivers, siblings, teachers, peers, and other parts of the child’s world. Using systems thinking (e.g., recognizing interdependence, roles, family rules, and where metamorphosis is needed) in </w:t>
+        <w:t xml:space="preserve"> the child, such as thinking, learning, behavior, or emotion. A systems lens adds one more question: What is happening between the child and the influences around them? In other words, development is not shaped only by what is happening inside the child, but also by repeated interactions with caregivers, siblings, teachers, peers, and other parts of the child’s world. Using systems thinking (e.g., recognizing interdependence, roles, family rules, and where </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">metamorphosis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> is needed) in </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">conjunction</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> with the theories outlined in this chapter broadens our view and helps us see the child within the system they inhabit. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Additionally, as you read this chapter, consider: Which theory most changes the way you see a child in your life? Which theory most challenges or confirms beliefs you already hold? What kind of environment do you want to help create for children? Let’s now take a look at some key theories in Child Development.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
@@ -340,59 +348,75 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sigmund Freud’s Psychosexual Theory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(Carter et al., 2019)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">We begin with the often controversial figure, Sigmund Freud (1856–1939). Freud has been a very influential figure in the area of development; his view of development and psychopathology dominated the field of </w:t>
+        <w:t xml:space="preserve">We begin with the often controversial figure, Sigmund Freud (1856–1939). Freud has been a very influential figure in the area of development; his view of development and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">psychopathology</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> dominated the field of </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">psychiatry</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> until the growth of behaviorism in the 1950s. His assumptions that personality forms during the first few years of life and that how parents or other caregivers interact with children have a long-lasting impact on children’s emotional states have guided parents, educators, clinicians, and policy-makers for many years. We have only recently begun to recognize that early childhood experiences do not always result in certain personality </w:t>
+        <w:t xml:space="preserve"> until the growth of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">behaviorism</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> in the 1950s. His assumptions that personality forms during the first few years of life and that how parents or other caregivers interact with children have a long-lasting impact on children’s emotional states have guided parents, educators, clinicians, and policy-makers for many years. We have only recently begun to recognize that early childhood experiences do not always result in certain personality </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">traits</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> or emotional states. There is a growing body of research on how children often can show resilience against the negative effects of childhood adversity (see Ibigbami et al., 2024, for a review of adolescent resilience in Nigeria). However, researchers have noted the need for a more dynamic and </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">multilevel</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> approach, as well as greater </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">consistency</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> in how resilience and childhood adversity are defined, measured, and reported (Pasteuning et al., 2024). Freud has stimulated an enormous amount of research (though many seeking to disprove his claims) and generated many ideas. While few </w:t>
       </w:r>
@@ -830,51 +854,59 @@
         <w:rPr/>
         <w:t xml:space="preserve">mistrust</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">identity vs. role </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">confusion</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Successfully navigating the crisis is adaptive, leading to the development of a psychological strength, such as hope, trust, or purpose. For example, in the first stage, </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Trust vs. Mistrust (0–1 year)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">, the guiding question is “Can I trust the world to meet my needs?” Infants develop trust when caregivers consistently meet their basic needs. If care is inconsistent or neglectful, they may instead develop mistrust. Erikson believed that our personality continues to take shape across the lifespan as we face and respond to these psychosocial challenges. Here is a brief </w:t>
+        <w:t xml:space="preserve">, the guiding question is “Can I trust the world to meet my needs?” Infants develop trust when caregivers consistently meet their basic needs. If care is inconsistent or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">neglectful</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, they may instead develop mistrust. Erikson believed that our personality continues to take shape across the lifespan as we face and respond to these psychosocial challenges. Here is a brief </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">overview</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> of the eight stages: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellSpacing w:w="0" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="160"/>
           <w:right w:type="dxa" w:w="160"/>
         </w:tblCellMar>
@@ -1190,51 +1222,55 @@
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Young adults in their 20s and 30s are making their first long-term commitments in intimate relationships.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Generativity vs. </w:t>
+              <w:t xml:space="preserve">Generativity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> vs. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">stagnation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (middle adulthood)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto"/>
             </w:pPr>
             <w:r>
@@ -1343,51 +1379,59 @@
         <w:t xml:space="preserve"> involves responding to the opportunities and limitations presented by one's cultural and </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">societal</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> environment. Mbobo (2022) describes one limitation of father absence as this can reduce opportunities for adolescents and emerging adults to engage in important coming-of-age </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">rituals</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> or rites of passage, which are often essential for healthy identity development, a phenomenon that is not captured in Erickon’s stages.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Below are examples of individuals who respond appropriately and maladaptively to the conflicts at each of Erikson’s stages of development:</w:t>
+        <w:t xml:space="preserve">Below are examples of individuals who respond appropriately and </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">maladaptively</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> to the conflicts at each of Erikson’s stages of development:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblCellSpacing w:w="0" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:type="dxa" w:w="80"/>
           <w:bottom w:type="dxa" w:w="80"/>
           <w:left w:type="dxa" w:w="160"/>
           <w:right w:type="dxa" w:w="160"/>
         </w:tblCellMar>
         <w:jc w:val="center"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2880"/>
         <w:gridCol w:w="2880"/>
         <w:gridCol w:w="2880"/>
       </w:tblGrid>
       <w:tr>
@@ -1784,51 +1828,59 @@
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Identity vs. Role Confusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (Adolescence)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Alex experiments with different extracurriculars and worldviews, and with support, begins to form a strong sense of self.</w:t>
+              <w:t xml:space="preserve">Alex experiments with different extracurriculars and </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">worldviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, and with support, begins to form a strong sense of self.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcBorders>
               <w:top w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="1" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="1" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jay feels pressure to conform to others’ expectations and frequently shifts identities to fit in, feeling unsure of who they really are.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -2144,51 +2196,59 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">(Baker &amp; Sperry, 2025)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">While Freud and Erikson looked at what was going on in the mind, behaviorism rejected any reference to mind and viewed </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">overt</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> and observable behavior as the proper subject matter of psychology. By relying on controlled observation and experimentation, behaviorists aimed to identify consistent patterns of learning that could help predict and influence behavior more objectively than </w:t>
+        <w:t xml:space="preserve"> and observable behavior as the proper subject matter of psychology. By relying on controlled observation and experimentation, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">behaviorists</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> aimed to identify consistent patterns of learning that could help predict and influence behavior more objectively than </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">introspective</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and subjective methods used by </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">psychoanalysts</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> to understand the </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">intangible</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “mind.”</w:t>
       </w:r>
@@ -2647,51 +2707,59 @@
         <w:rPr/>
         <w:t xml:space="preserve"> involves adding something unpleasant to decrease a behavior. For example, if a child talks back and a parent gives them extra chores, the added chores are meant to reduce the child’s rude actions in the future. Another example is a student receiving detention for being late to class, to reduce the likelihood of them being late in the future</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Negative Punishment</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> means taking something away to reduce a behavior. For example, if a teenager breaks curfew and their phone is taken away, the removal of the phone is intended to make them more likely to follow curfew next time. Another example is a child losing playtime privileges for not finishing their homework, decreasing the likelihood of them not doing the homework in the future.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">While the learning principles outlined by Pavlov and Skinner have clear applications in parenting and child behavior, they are not without limitations. These theories tend to focus on observable behavior and the external consequences that shape it, which can lead to a reductionistic view of human development. In real-life parenting, a child’s behavior is influenced not only by reinforcement and punishment but also by emotional needs, attachment patterns, developmental stage, cultural expectations, and individual </w:t>
+        <w:t xml:space="preserve">While the learning principles outlined by Pavlov and Skinner have clear applications in parenting and child behavior, they are not without limitations. These theories tend to focus on observable behavior and the external consequences that shape it, which can lead to a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">reductionistic</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> view of human development. In real-life parenting, a child’s behavior is influenced not only by reinforcement and punishment but also by emotional needs, attachment patterns, developmental stage, cultural expectations, and individual </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">temperament</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Focusing only on behavior-based strategies can miss key aspects of a child’s emotional and </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">relational</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> needs. Tools like reinforcement and punishment can support learning, but they are most effective when combined with warmth, understanding, and attention to the child’s overall development. While Pavlov and Skinner’s ideas have had a profound and lasting impact on the field, not all behavior is shaped by association or reinforcement alone. Much of what we learn comes from observing others—something more fully addressed in social cognitive theory later in this chapter.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
@@ -3271,63 +3339,59 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Concept Application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Elena’s reaction illustrates Piaget’s concept of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> schema development</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. At age six, she is likely in the </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
         <w:t xml:space="preserve">preoperational stage</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, where symbolic thinking is growing but logical reasoning is still limited. She likely has a schema that “food” includes things like rice, chicken, or bread—items common in her daily life. Seeing someone eat insects doesn’t fit this existing schema, which creates what Piaget called </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:rPr/>
         <w:t xml:space="preserve">cognitive disequilibrium</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">—a moment of confusion or surprise that prompts mental adjustment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To resolve this, Elena might engage in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">assimilation</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> if she tells herself, “Maybe it’s like </w:t>
       </w:r>
@@ -3344,51 +3408,59 @@
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">accommodate</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> her schema for food. This process reflects how children actively make sense of the world and adapt their thinking as they encounter new experiences.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Criticisms of Piaget’s Theory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Piaget has been criticized for overemphasizing the role that physical maturation plays in cognitive development and in </w:t>
+        <w:t xml:space="preserve">Piaget has been criticized for </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">overemphasizing</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> the role that physical maturation plays in cognitive development and in </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">underestimating</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> the role that culture and interaction (or experience) play in cognitive development. Looking across cultures reveals considerable variation in what children are able to do at various ages. Piaget may have underestimated what children are capable of, given the right circumstances.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sociocultural Theory</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
@@ -3416,343 +3488,339 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">embedded</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> in social and cultural contexts. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vygotsky’s emphasis on social and cultural context also makes his theory a natural place to apply systems thinking. Rather than viewing development as something that happens only within the child, sociocultural theory shows that growth takes place through ongoing interaction with caregivers, teachers, siblings, peers, and the larger settings in which the child participates. A systems lens extends this insight by helping us notice the patterns of support, response, and participation that make learning possible.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vygotsky differed from Piaget in that he believed a person not only has a set of abilities, but also a set of potential abilities that can be realized with proper guidance from others. These potential abilities fall within what he called the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">zone of proximal development (ZPD)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">—the distance between what a learner can do independently and what they can do with help. Vygotsky believed that meaningful learning occurs in this zone.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">To support learners within their ZPD, Vygotsky introduced the concept of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">scaffolding</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">—a process where a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">more knowledgeable other (MKO)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> provides temporary, targeted assistance based on the learner's current level of understanding (Lumen Learning, 2024b). The MKO can be a teacher, caregiver, older sibling, or even a peer who has already mastered the skill or concept being taught. This individual helps guide, model, and explain the task in ways the learner can grasp. As the learner gains confidence and competence, the MKO gradually reduces the level of support, allowing the learner to take full ownership of the task and perform it independently. This dynamic support helps bridge the gap between what the child can do alone and what they can achieve with help.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Have you ever taught a child to perform a task? Maybe it was brushing their teeth or preparing food. Chances are, you spoke to them and described what you were doing while you demonstrated the skill and let them work along with you throughout the process. You gave them assistance when they seemed to need it, but once they knew what to do, you stood back and let them go. This is scaffolding, and it reflects the dynamic, responsive support that Vygotsky believed was essential for cognitive growth.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">This approach has profoundly influenced contemporary educational practices, especially in </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">constructivist classrooms</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, where teachers act as guides rather than simply providers of information. Instead of measuring only what students can do on their own, assessments are also informed by what students can accomplish with support, which reflects their learning potential rather than just their current knowledge.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Another key concept in Vygotsky’s theory is </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">internalization</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, which means that learning begins through social interaction and later becomes part of the child’s independent thinking. Vygotsky believed that development occurs first through children’s interactions with others—especially those who are more knowledgeable (MKOs)—and then becomes internalized as the child learns to think and problem-solve independently (Leon &amp; West Hills Community College Lemoore, 2021).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">This process is clearly illustrated in the way children use language to guide their behavior. Early on, children rely on adults or other MKOs to talk them through a task. Over time, they begin to speak the steps aloud to themselves—this is known as </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">private speech</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">. For example, a child building a block tower might say, “First the big one… now the red one on top,” as they work through the task. While it may sound like they’re just talking to themselves, this speech plays an important role in self-regulation and learning, especially in problem-solving and attention control.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Private speech is not primarily about language acquisition, but rather about learning through guided participation. It emerges from social interactions where the MKO models the steps, and the child gradually takes over the process by “talking themselves through” the task. As learning becomes more internalized, this speech becomes </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">inner speech</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">—a silent, internal dialogue used for thinking, planning, and self-guidance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Contrary to early beliefs that private speech disappears in adulthood, Vygotsky’s framework supports the idea that inner speech continues throughout life, and that private speech often re-emerges in adults when faced with complex or unfamiliar tasks. Think about trying to explain new technology to a parent or </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">grandparent</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">—they may say each step out loud as they try to follow along, just like a child learning to tie their shoes. Generally speaking, as cognitive load increases, the need to engage in private speech seems to increase (such as needing to </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">verbally</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> talk through complex math problems). This return to private speech in adulthood demonstrates its continued value as a cognitive support tool during challenging activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Critiques of Sociocultural Theory</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Although Vygotsky’s sociocultural theory is widely respected, it has a few limitations. One critique is that the theory can be vague in practice—terms like the zone of proximal development and scaffolding are sometimes difficult to define clearly or measure consistently. Others argue that the theory may place too much emphasis on social interaction and culture, while giving less attention to biological development or individual learning styles. Additionally, since many of Vygotsky’s ideas were not fully developed or published before his early death, later interpretations can vary, leading to inconsistent applications across different educational and developmental contexts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Theory in Practice: Maya and the Puzzle Table</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Maya is a 4-year-old attending a diverse early childhood education center in Johannesburg. Her home language is isiZulu, but she is learning English and some Afrikaans through exposure at school. The center follows a play-based, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">multilingual</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> approach, encouraging children to express themselves in any language they feel comfortable using. One morning, during free play, Maya chooses to work on a 24-piece puzzle featuring animals native to southern Africa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Maya looks at the pieces, picking up one and frowning. She tries to connect pieces randomly but quickly becomes frustrated. Her teacher, Miss Lerato, kneels beside her and gently engages:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:ind w:left="284"/>
+        <w:jc w:val="both"/>
+        <w:spacing w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“Look, Maya, this one has a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">tusk</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">—do you think it’s part of the elephant?”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Maya nods and says, “Yebo, tusk,” as she searches for the matching piece.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Miss Lerato continues offering small hints in both isiZulu and English: “Bheka, this color is the elephant’s leg. Can you find more grey ones?”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Maya begins speaking aloud to herself, switching between languages: “Grey here... hhayi, not here... maybe here.” </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">As she gains confidence, Miss Lerato quietly steps back. Maya continues talking herself through the puzzle and completes the last few pieces without help, smiling as she recognizes the full image: “Elephant! Finished!”</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Concept Application</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">This case highlights Vygotsky’s core concepts. Maya’s ability to complete the puzzle independently was not yet developed, but with Miss Lerato’s help, it fell within her </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">zone of proximal development (ZPD)</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">—the distance between what a learner can do independently and what they can do with help. Vygotsky believed that meaningful learning occurs in this zone.</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">To support learners within their ZPD, Vygotsky introduced the concept of </w:t>
+        <w:t xml:space="preserve">. The teacher, acting as a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">more knowledgeable other (MKO)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">, provided </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">scaffolding</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">—a process where a </w:t>
-[...61 lines deleted...]
-        <w:t xml:space="preserve">This process is clearly illustrated in the way children use language to guide their behavior. Early on, children rely on adults or other MKOs to talk them through a task. Over time, they begin to speak the steps aloud to themselves—this is known as </w:t>
+        <w:t xml:space="preserve"> through guided questions, modeling, and encouragement in Maya’s familiar languages. Maya’s self-directed verbalizations are examples of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">private speech</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">. For example, a child building a block tower might say, “First the big one… now the red one on top,” as they work through the task. While it may sound like they’re just talking to themselves, this speech plays an important role in self-regulation and learning, especially in problem-solving and attention control.</w:t>
-[...191 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">, which played a key role in helping her organize her thoughts. As she internalized the problem-solving process, her reliance on external support decreased, demonstrating </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">internalization</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> of cognitive strategies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Reflection Questions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3870,51 +3938,59 @@
         <w:t xml:space="preserve">Albert Bandura (1925–2021) is a leading contributor to social cognitive theory. He calls our attention to the ways in which many of our actions are not learned through conditioning; rather, they are learned by watching others (Bandura, 1977). Young children frequently learn behaviors through </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">imitation</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sometimes, particularly when we do not know what else to do, we learn by modeling or copying the behavior of others. A kindergartner on their first day of school might eagerly look at how others are acting and try to act the same way to fit in more quickly. Adolescents struggling with their identity rely heavily on their </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">peers</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> to act as role models. Sometimes we do things because we’ve seen it pay off for someone else. They were operantly conditioned, but we engage in the behavior because we hope it will work for us as well. This is referred to as vicarious reinforcement (Bandura et al., 1963).</w:t>
+        <w:t xml:space="preserve"> to act as role models. Sometimes we do things because we’ve seen it pay off for someone else. They were operantly conditioned, but we engage in the behavior because we hope it will work for us as well. This is referred to as </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">vicarious</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> reinforcement (Bandura et al., 1963).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bandura suggests that there is interplay between the </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">environment</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> and the individual (Bandura, 1986). We are not just the product of our surroundings; rather, we influence our surroundings. Parents not only influence their children’s environment, but children influence parents as well. Parents may respond differently with their first child than with their fourth. Perhaps they try to be the perfect parents with their </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">firstborn</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, but by the time their last child comes along, they have very different expectations both of themselves and their child. Our environment creates us, and we create our environment.</w:t>
@@ -4244,51 +4320,59 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">reassures</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> them that it's okay. Later, she helps a shy new student find their seat during lunch.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Concept Application</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jessa’s actions demonstrate observational learning, a key principle in Bandura’s social cognitive theory. By watching her teacher consistently model prosocial behavior, Jessa internalized these actions and </w:t>
+        <w:t xml:space="preserve">Jessa’s actions demonstrate observational learning, a key principle in Bandura’s social cognitive theory. By watching her teacher consistently model </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">prosocial</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> behavior, Jessa internalized these actions and </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">imitated</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> them in her own peer interactions. This is an example of prosocial modeling, where children learn helpful, cooperative behaviors by observing caring adults. Her behavior also reflects vicarious reinforcement—she saw her teacher’s kindness consistently respected and appreciated, which encouraged her to act similarly. Bandura’s concept of </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">reciprocal determinism</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is also evident: Jessa’s environment influenced her actions, and her positive behavior, in turn, contributed to a more supportive classroom culture.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>