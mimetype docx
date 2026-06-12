--- v0 (2026-04-03)
+++ v1 (2026-06-12)
@@ -483,51 +483,51 @@
         <w:t xml:space="preserve">Image by JS W25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:br w:type="textWrapping"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Read this online at </w:t>
       </w:r>
       <w:hyperlink r:id="rId6">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t xml:space="preserve">https://books.byui.edu/bio_264_anat_phys_I/ltyeyrmwpb</w:t>
+          <w:t xml:space="preserve">https://books.byui.edu/bio_264_anat_phys_I/4.3_Osmosis</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
@@ -830,51 +830,51 @@
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
-  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.byui.edu/bio_264_anat_phys_I/ltyeyrmwpb" TargetMode="External"/>
+  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.byui.edu/bio_264_anat_phys_I/4.3_Osmosis" TargetMode="External"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>