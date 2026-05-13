--- v0 (2026-04-04)
+++ v1 (2026-05-13)
@@ -99,56 +99,56 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> which is alveolar air that does not contribute to gas exchange (usually because of a lung pathology that interferes with gas crossing the respiratory membrane). There is a third term called </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Physiologic Dead Space</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> which is the total of anatomical and alveolar dead space. Because of “dead space”, only a portion of air entering the alveoli is fresh oxygenated air which can participate in gas exchange. The image below and the following table help explain how we calculate total pulmonary and alveolar ventilation differently.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="3764264"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image-1JL35cUyKP-jIVhHgHoZS.png"/>
+            <wp:docPr id="2" name="image-L0RwLOVUhwpZa72dZ5U8o.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image-1JL35cUyKP-jIVhHgHoZS.png" descr="image195.png"/>
+                    <pic:cNvPr id="2" name="image-L0RwLOVUhwpZa72dZ5U8o.png" descr="image195.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="3764264"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -813,52 +813,52 @@
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
-  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-INQyT0gARCK6FHpONe9ew.png" TargetMode="Internal"/>
-  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-1JL35cUyKP-jIVhHgHoZS.png" TargetMode="Internal"/>
+  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-UrKYNFWy8zblzKHn-3j4i.png" TargetMode="Internal"/>
+  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-L0RwLOVUhwpZa72dZ5U8o.png" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.byui.edu/bio_461_principles_o/alveolar_ventilation" TargetMode="External"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>