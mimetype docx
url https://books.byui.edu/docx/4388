--- v1 (2026-05-13)
+++ v2 (2026-06-29)
@@ -99,56 +99,56 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> which is alveolar air that does not contribute to gas exchange (usually because of a lung pathology that interferes with gas crossing the respiratory membrane). There is a third term called </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Physiologic Dead Space</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> which is the total of anatomical and alveolar dead space. Because of “dead space”, only a portion of air entering the alveoli is fresh oxygenated air which can participate in gas exchange. The image below and the following table help explain how we calculate total pulmonary and alveolar ventilation differently.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="3764264"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image-L0RwLOVUhwpZa72dZ5U8o.png"/>
+            <wp:docPr id="2" name="image-FEYEK7P9DMlWMuYOju3kH.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image-L0RwLOVUhwpZa72dZ5U8o.png" descr="image195.png"/>
+                    <pic:cNvPr id="2" name="image-FEYEK7P9DMlWMuYOju3kH.png" descr="image195.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="3764264"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -813,52 +813,52 @@
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
-  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-UrKYNFWy8zblzKHn-3j4i.png" TargetMode="Internal"/>
-  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-L0RwLOVUhwpZa72dZ5U8o.png" TargetMode="Internal"/>
+  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-UNqRHzVuNYQya9ZdKPEEb.png" TargetMode="Internal"/>
+  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-FEYEK7P9DMlWMuYOju3kH.png" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.byui.edu/bio_461_principles_o/alveolar_ventilation" TargetMode="External"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>