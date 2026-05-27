--- v0 (2026-04-05)
+++ v1 (2026-05-27)
@@ -39,143 +39,143 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cellular Mechanisms of Inotropy and Chronotropy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Changes in inotropy (also known as contractility) are essential to heart function because the heart cannot modify strength by recruiting more fibers or activating motor units. In essence, all the cardiac fibers are activated all the time, so the only way to modify strength is by changing individual fiber contraction strength (shortening length) through the regulation of calcium. The flow chart below identifies the mechanisms by which inotropy can be regulated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="3710161"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image-RNtzdUy5DQMgKtF6_iINq.png"/>
+            <wp:docPr id="2" name="image-hrjx6GI4wWXI9CqrEutNK.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image-RNtzdUy5DQMgKtF6_iINq.png" descr="image111.png"/>
+                    <pic:cNvPr id="2" name="image-hrjx6GI4wWXI9CqrEutNK.png" descr="image111.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="3710161"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition to altering the contractility (inotropy) of the heart we can also alter the rate at which contractions occur. This effect is known as chronotropy. Below are two charts that illustrate the different effects on both positive and negative chronotropy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="3730972"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="4" name="image-kTm7wxIao1lykEAuTP1sB.jpeg"/>
+            <wp:docPr id="4" name="image-_fShW2U51GFopRWUkPAUP.jpeg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="4" name="image-kTm7wxIao1lykEAuTP1sB.jpeg" descr="image112.jpg"/>
+                    <pic:cNvPr id="4" name="image-_fShW2U51GFopRWUkPAUP.jpeg" descr="image112.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="3730972"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="3674195"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="6" name="image-5yZRKakj2JVnL72fI5Hm6.jpeg"/>
+            <wp:docPr id="6" name="image-r5aaNtoCCJdkVAhbYn4iI.jpeg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="6" name="image-5yZRKakj2JVnL72fI5Hm6.jpeg" descr="image113.jpg"/>
+                    <pic:cNvPr id="6" name="image-r5aaNtoCCJdkVAhbYn4iI.jpeg" descr="image113.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="3674195"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -242,56 +242,56 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The endocrine system also influences the actions of the heart, primarily through epinephrine (sometimes referred to as just “E”) and norepinephrine (also referred to as NE) released from the adrenal medulla. These hormones bind to the β</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> adrenergic receptors and have the same effect as sympathetic stimulation of the heart.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="4524375" cy="6115050"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="8" name="image-KcI5G9LwahUJUAo_oNf01.png"/>
+            <wp:docPr id="8" name="image-wKitsdxr61daeYxt8TUgM.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="8" name="image-KcI5G9LwahUJUAo_oNf01.png" descr="image114.png"/>
+                    <pic:cNvPr id="8" name="image-wKitsdxr61daeYxt8TUgM.png" descr="image114.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4524375" cy="6115050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -540,58 +540,58 @@
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
-  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-YPwi5LNUpSfdEpjOL2Rm9.png" TargetMode="Internal"/>
-[...6 lines deleted...]
-  <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-KcI5G9LwahUJUAo_oNf01.png" TargetMode="Internal"/>
+  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-7hagDHLGDvdgk0qkTOXRD.png" TargetMode="Internal"/>
+  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-hrjx6GI4wWXI9CqrEutNK.png" TargetMode="Internal"/>
+  <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-DN8lRv58aD8fMj-HnAt_X.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-_fShW2U51GFopRWUkPAUP.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-_8qhuMONGgIDjQkuFK5Dc.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-r5aaNtoCCJdkVAhbYn4iI.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-CADZGCqwf0loYAKDFI1lQ.png" TargetMode="Internal"/>
+  <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-wKitsdxr61daeYxt8TUgM.png" TargetMode="Internal"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.byui.edu/file/4911dadf-b927-41c1-959b-84fbf3e0b9b3/1/Videos/ino_lusitropic.mp4" TargetMode="External"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.byui.edu/file/4911dadf-b927-41c1-959b-84fbf3e0b9b3/1/Videos/Chronotropic.mp4" TargetMode="External"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.byui.edu/bio_461_principles_o/cellular_mechanisms_" TargetMode="External"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>