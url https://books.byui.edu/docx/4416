--- v1 (2026-05-27)
+++ v2 (2026-05-27)
@@ -39,143 +39,143 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cellular Mechanisms of Inotropy and Chronotropy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Changes in inotropy (also known as contractility) are essential to heart function because the heart cannot modify strength by recruiting more fibers or activating motor units. In essence, all the cardiac fibers are activated all the time, so the only way to modify strength is by changing individual fiber contraction strength (shortening length) through the regulation of calcium. The flow chart below identifies the mechanisms by which inotropy can be regulated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="3710161"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image-hrjx6GI4wWXI9CqrEutNK.png"/>
+            <wp:docPr id="2" name="image-GXYrJ9HyBr68RsXjelB8Q.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image-hrjx6GI4wWXI9CqrEutNK.png" descr="image111.png"/>
+                    <pic:cNvPr id="2" name="image-GXYrJ9HyBr68RsXjelB8Q.png" descr="image111.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="3710161"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition to altering the contractility (inotropy) of the heart we can also alter the rate at which contractions occur. This effect is known as chronotropy. Below are two charts that illustrate the different effects on both positive and negative chronotropy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="3730972"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="4" name="image-_fShW2U51GFopRWUkPAUP.jpeg"/>
+            <wp:docPr id="4" name="image-ttymU-bIFrEvI_c4iXJbh.jpeg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="4" name="image-_fShW2U51GFopRWUkPAUP.jpeg" descr="image112.jpg"/>
+                    <pic:cNvPr id="4" name="image-ttymU-bIFrEvI_c4iXJbh.jpeg" descr="image112.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="3730972"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="3674195"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="6" name="image-r5aaNtoCCJdkVAhbYn4iI.jpeg"/>
+            <wp:docPr id="6" name="image-M1-Oh3iNZhSY69VfYy-6r.jpeg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="6" name="image-r5aaNtoCCJdkVAhbYn4iI.jpeg" descr="image113.jpg"/>
+                    <pic:cNvPr id="6" name="image-M1-Oh3iNZhSY69VfYy-6r.jpeg" descr="image113.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="3674195"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -242,56 +242,56 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The endocrine system also influences the actions of the heart, primarily through epinephrine (sometimes referred to as just “E”) and norepinephrine (also referred to as NE) released from the adrenal medulla. These hormones bind to the β</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> adrenergic receptors and have the same effect as sympathetic stimulation of the heart.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="4524375" cy="6115050"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="8" name="image-wKitsdxr61daeYxt8TUgM.png"/>
+            <wp:docPr id="8" name="image-9xbEMs-iLvQNS-N5dsd9V.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="8" name="image-wKitsdxr61daeYxt8TUgM.png" descr="image114.png"/>
+                    <pic:cNvPr id="8" name="image-9xbEMs-iLvQNS-N5dsd9V.png" descr="image114.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4524375" cy="6115050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -540,58 +540,58 @@
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
-  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-7hagDHLGDvdgk0qkTOXRD.png" TargetMode="Internal"/>
-[...6 lines deleted...]
-  <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-wKitsdxr61daeYxt8TUgM.png" TargetMode="Internal"/>
+  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Fdtm9dkeHCZijjAkzSGtB.png" TargetMode="Internal"/>
+  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-GXYrJ9HyBr68RsXjelB8Q.png" TargetMode="Internal"/>
+  <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-7Ikb52UhEffW-B9S90QUG.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-ttymU-bIFrEvI_c4iXJbh.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-RhHdbi7CQDdTf4NvHNxtZ.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-M1-Oh3iNZhSY69VfYy-6r.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-wvHtMzMCT1lob1rNyxoAa.png" TargetMode="Internal"/>
+  <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-9xbEMs-iLvQNS-N5dsd9V.png" TargetMode="Internal"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.byui.edu/file/4911dadf-b927-41c1-959b-84fbf3e0b9b3/1/Videos/ino_lusitropic.mp4" TargetMode="External"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.byui.edu/file/4911dadf-b927-41c1-959b-84fbf3e0b9b3/1/Videos/Chronotropic.mp4" TargetMode="External"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.byui.edu/bio_461_principles_o/cellular_mechanisms_" TargetMode="External"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>