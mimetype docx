--- v2 (2026-05-27)
+++ v3 (2026-07-21)
@@ -39,143 +39,143 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cellular Mechanisms of Inotropy and Chronotropy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Changes in inotropy (also known as contractility) are essential to heart function because the heart cannot modify strength by recruiting more fibers or activating motor units. In essence, all the cardiac fibers are activated all the time, so the only way to modify strength is by changing individual fiber contraction strength (shortening length) through the regulation of calcium. The flow chart below identifies the mechanisms by which inotropy can be regulated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="3710161"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image-GXYrJ9HyBr68RsXjelB8Q.png"/>
+            <wp:docPr id="2" name="image-YxjtoI_6fW7iasX_SXXFb.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image-GXYrJ9HyBr68RsXjelB8Q.png" descr="image111.png"/>
+                    <pic:cNvPr id="2" name="image-YxjtoI_6fW7iasX_SXXFb.png" descr="image111.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="3710161"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition to altering the contractility (inotropy) of the heart we can also alter the rate at which contractions occur. This effect is known as chronotropy. Below are two charts that illustrate the different effects on both positive and negative chronotropy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="3730972"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="4" name="image-ttymU-bIFrEvI_c4iXJbh.jpeg"/>
+            <wp:docPr id="4" name="image-QAxc5Uo_zGpqeUmaV03HZ.jpeg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="4" name="image-ttymU-bIFrEvI_c4iXJbh.jpeg" descr="image112.jpg"/>
+                    <pic:cNvPr id="4" name="image-QAxc5Uo_zGpqeUmaV03HZ.jpeg" descr="image112.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="3730972"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="3674195"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="6" name="image-M1-Oh3iNZhSY69VfYy-6r.jpeg"/>
+            <wp:docPr id="6" name="image-tyHOzYcYCUXTL0lk1HoH2.jpeg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="6" name="image-M1-Oh3iNZhSY69VfYy-6r.jpeg" descr="image113.jpg"/>
+                    <pic:cNvPr id="6" name="image-tyHOzYcYCUXTL0lk1HoH2.jpeg" descr="image113.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="3674195"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -242,56 +242,56 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The endocrine system also influences the actions of the heart, primarily through epinephrine (sometimes referred to as just “E”) and norepinephrine (also referred to as NE) released from the adrenal medulla. These hormones bind to the β</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> adrenergic receptors and have the same effect as sympathetic stimulation of the heart.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="4524375" cy="6115050"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="8" name="image-9xbEMs-iLvQNS-N5dsd9V.png"/>
+            <wp:docPr id="8" name="image-WuFkpbJUzLjNaYbL3YXH_.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="8" name="image-9xbEMs-iLvQNS-N5dsd9V.png" descr="image114.png"/>
+                    <pic:cNvPr id="8" name="image-WuFkpbJUzLjNaYbL3YXH_.png" descr="image114.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4524375" cy="6115050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -540,58 +540,58 @@
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
-  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Fdtm9dkeHCZijjAkzSGtB.png" TargetMode="Internal"/>
-[...6 lines deleted...]
-  <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-9xbEMs-iLvQNS-N5dsd9V.png" TargetMode="Internal"/>
+  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-1_EmxchctedQe4_uuzc1I.png" TargetMode="Internal"/>
+  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-YxjtoI_6fW7iasX_SXXFb.png" TargetMode="Internal"/>
+  <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-mtxWpD2sGYLU0RDHhMdR1.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-QAxc5Uo_zGpqeUmaV03HZ.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-VDayl2YHNYYX-_KKlhxO6.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-tyHOzYcYCUXTL0lk1HoH2.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-bQnTRO5rolc_yTHipGVnN.png" TargetMode="Internal"/>
+  <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-WuFkpbJUzLjNaYbL3YXH_.png" TargetMode="Internal"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.byui.edu/file/4911dadf-b927-41c1-959b-84fbf3e0b9b3/1/Videos/ino_lusitropic.mp4" TargetMode="External"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.byui.edu/file/4911dadf-b927-41c1-959b-84fbf3e0b9b3/1/Videos/Chronotropic.mp4" TargetMode="External"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.byui.edu/bio_461_principles_o/cellular_mechanisms_" TargetMode="External"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>