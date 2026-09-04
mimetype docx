--- v3 (2026-07-21)
+++ v4 (2026-09-04)
@@ -39,143 +39,143 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cellular Mechanisms of Inotropy and Chronotropy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Changes in inotropy (also known as contractility) are essential to heart function because the heart cannot modify strength by recruiting more fibers or activating motor units. In essence, all the cardiac fibers are activated all the time, so the only way to modify strength is by changing individual fiber contraction strength (shortening length) through the regulation of calcium. The flow chart below identifies the mechanisms by which inotropy can be regulated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="3710161"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image-YxjtoI_6fW7iasX_SXXFb.png"/>
+            <wp:docPr id="2" name="image-UFcNjyLGjn7CacKNP0-sg.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image-YxjtoI_6fW7iasX_SXXFb.png" descr="image111.png"/>
+                    <pic:cNvPr id="2" name="image-UFcNjyLGjn7CacKNP0-sg.png" descr="image111.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="3710161"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">In addition to altering the contractility (inotropy) of the heart we can also alter the rate at which contractions occur. This effect is known as chronotropy. Below are two charts that illustrate the different effects on both positive and negative chronotropy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="3730972"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="4" name="image-QAxc5Uo_zGpqeUmaV03HZ.jpeg"/>
+            <wp:docPr id="4" name="image-Elhb1A1IdFaqBwsGpa3VR.jpeg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="4" name="image-QAxc5Uo_zGpqeUmaV03HZ.jpeg" descr="image112.jpg"/>
+                    <pic:cNvPr id="4" name="image-Elhb1A1IdFaqBwsGpa3VR.jpeg" descr="image112.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="3730972"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="3674195"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="6" name="image-tyHOzYcYCUXTL0lk1HoH2.jpeg"/>
+            <wp:docPr id="6" name="image-9o9E2WOn6lulLyXXbRZ9L.jpeg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="6" name="image-tyHOzYcYCUXTL0lk1HoH2.jpeg" descr="image113.jpg"/>
+                    <pic:cNvPr id="6" name="image-9o9E2WOn6lulLyXXbRZ9L.jpeg" descr="image113.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="3674195"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -242,56 +242,56 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The endocrine system also influences the actions of the heart, primarily through epinephrine (sometimes referred to as just “E”) and norepinephrine (also referred to as NE) released from the adrenal medulla. These hormones bind to the β</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> adrenergic receptors and have the same effect as sympathetic stimulation of the heart.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="4524375" cy="6115050"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="8" name="image-WuFkpbJUzLjNaYbL3YXH_.png"/>
+            <wp:docPr id="8" name="image-ZEXc-iyZskcHjfzE9bM4W.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="8" name="image-WuFkpbJUzLjNaYbL3YXH_.png" descr="image114.png"/>
+                    <pic:cNvPr id="8" name="image-ZEXc-iyZskcHjfzE9bM4W.png" descr="image114.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4524375" cy="6115050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -540,58 +540,58 @@
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
-  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-1_EmxchctedQe4_uuzc1I.png" TargetMode="Internal"/>
-[...6 lines deleted...]
-  <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-WuFkpbJUzLjNaYbL3YXH_.png" TargetMode="Internal"/>
+  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-2g_rO6EViVvgYrxF2WnQG.png" TargetMode="Internal"/>
+  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-UFcNjyLGjn7CacKNP0-sg.png" TargetMode="Internal"/>
+  <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-enbHaSbns1YSrod5Jlkv6.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Elhb1A1IdFaqBwsGpa3VR.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-ubf0SqCVhueSoa9QDSnWR.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-9o9E2WOn6lulLyXXbRZ9L.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Ra352Pi5KoZV4EYN8Z6KT.png" TargetMode="Internal"/>
+  <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-ZEXc-iyZskcHjfzE9bM4W.png" TargetMode="Internal"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.byui.edu/file/4911dadf-b927-41c1-959b-84fbf3e0b9b3/1/Videos/ino_lusitropic.mp4" TargetMode="External"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://content.byui.edu/file/4911dadf-b927-41c1-959b-84fbf3e0b9b3/1/Videos/Chronotropic.mp4" TargetMode="External"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.byui.edu/bio_461_principles_o/cellular_mechanisms_" TargetMode="External"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>