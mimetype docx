--- v0 (2026-04-07)
+++ v1 (2026-05-02)
@@ -39,56 +39,56 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cardiac cycle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Each time the heart beats, a series of highly coordinated events occurs. These events are essential for the proper pumping of the blood and include pressure changes, volume changes, and the opening and closing of valves. This series of events is known as the cardiac cycle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="4173864"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image-3ko9OSJifPkCmE-Dsttv7.png"/>
+            <wp:docPr id="2" name="image-AmEmYdnR1rSsnDFMvqRtl.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image-3ko9OSJifPkCmE-Dsttv7.png" descr="image104.png"/>
+                    <pic:cNvPr id="2" name="image-AmEmYdnR1rSsnDFMvqRtl.png" descr="image104.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="4173864"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -536,52 +536,52 @@
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
-  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-t8jGS1Vt6E8rwd81J7Biq.png" TargetMode="Internal"/>
-  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-3ko9OSJifPkCmE-Dsttv7.png" TargetMode="Internal"/>
+  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-kcBiHSPOwZRaDmrIpsIC5.png" TargetMode="Internal"/>
+  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-AmEmYdnR1rSsnDFMvqRtl.png" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://library.med.utah.edu/kw/pharm/hyper_heart1.html" TargetMode="External"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.byui.edu/bio_461_principles_o/cardiac_cycle" TargetMode="External"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>