--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -39,56 +39,56 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cardiac cycle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Each time the heart beats, a series of highly coordinated events occurs. These events are essential for the proper pumping of the blood and include pressure changes, volume changes, and the opening and closing of valves. This series of events is known as the cardiac cycle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="4173864"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image-AmEmYdnR1rSsnDFMvqRtl.png"/>
+            <wp:docPr id="2" name="image-yH6EH3FYNVmD_tAgnitnk.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image-AmEmYdnR1rSsnDFMvqRtl.png" descr="image104.png"/>
+                    <pic:cNvPr id="2" name="image-yH6EH3FYNVmD_tAgnitnk.png" descr="image104.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="4173864"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -536,52 +536,52 @@
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
-  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-kcBiHSPOwZRaDmrIpsIC5.png" TargetMode="Internal"/>
-  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-AmEmYdnR1rSsnDFMvqRtl.png" TargetMode="Internal"/>
+  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-qoMBsVlLbzJVlfuXQU1rR.png" TargetMode="Internal"/>
+  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-yH6EH3FYNVmD_tAgnitnk.png" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://library.med.utah.edu/kw/pharm/hyper_heart1.html" TargetMode="External"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.byui.edu/bio_461_principles_o/cardiac_cycle" TargetMode="External"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>