--- v0 (2026-04-03)
+++ v1 (2026-06-15)
@@ -97,56 +97,56 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Protons are positively charged particles, have mass, and are located in the center, or nucleus, of the atom. Neutrons have no charge, have mass, and are also located in the nucleus of the atom. Neutrons bind with protons in a way that helps stabilize the nucleus. Too many or too few neutrons may result in an atomic nucleus that is unstable and may decay to form other elements. We refer to these types of atoms as being radioactive. Although the mass of the neutron is slightly greater than that of a proton, we can assign both of them the relative mass of 1 (1 atomic mass unit or amu). Neutrons and protons constitute almost all of an atom’s mass. The third type of stable particle is the electron. Electrons have a negative charge but are extremely small and have a mass only 1/1850 that of a proton or neutron. They are so small that for practical purposes, they do not contribute to the mass of the atom. Electrons move around the nucleus at tremendously high speeds, actually traveling at near the speed of light. Although we often describe the electrons as residing in orbits that circle the nucleus, like planets orbiting the sun, modern physics teaches us that this model is incorrect. These “orbitals” are actually areas in space around the nucleus where the electrons will be located most of the time. This area is often referred to as the electron “cloud.” True, it is still a specific area, but it is a bit more amorphous than a spherical orbit. For simplicity, however, we often think of these as satellite-like circular orbitals. The image below represents our current model of a nitrogen atom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The nitrogen nucleus contains 7 protons (orange) and 7 neutrons (green). The shaded areas around the nucleus represent the electron orbitals (clouds). Electrons (blue) will be found somewhere within these orbitals. (Note: the image is not drawn to scale. It has been suggested that if the nucleus were the size of a basketball, the electrons would be about six kilometers or 3¾ miles away!)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="4281839"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1" name="image-pBjuzUNwsl2vrrDr4iqPy.jpeg"/>
+            <wp:docPr id="1" name="image-OvP0dEEmbdbWwcsjKe02G.jpeg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="image-pBjuzUNwsl2vrrDr4iqPy.jpeg" descr="Hydrogen Isotopes"/>
+                    <pic:cNvPr id="1" name="image-OvP0dEEmbdbWwcsjKe02G.jpeg" descr="Hydrogen Isotopes"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="4281839"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -157,56 +157,56 @@
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Nitrogen Atom.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Image created by BYU-I student Hannah Crowder Fall 2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="1400175" cy="1838325"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image-UAprQoJOSmtrwekdZIJG9.jpeg"/>
+            <wp:docPr id="2" name="image-i7-bLtc4nOOeuYY6haK36.jpeg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image-UAprQoJOSmtrwekdZIJG9.jpeg" descr=""/>
+                    <pic:cNvPr id="2" name="image-i7-bLtc4nOOeuYY6haK36.jpeg" descr=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1400175" cy="1838325"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Atomic Number</w:t>
@@ -229,56 +229,56 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> for the element and isunique for each different element. For example, the atomic number for hydrogen is 1 indicating it has 1 proton. No other element has an atomic number of 1. For carbon, the atomic number is 6 and, again, no other element has an atomic number of 6. The significance of the atomic number is that it tells us the number of protons in the nucleus of each element. Therefore, all hydrogen atoms have 1 proton (which is why the term hydrogen ion is sometimes used as a substitute for the word proton), and all carbon atoms have 6 protons. In addition, since atoms have a neutral charge, the atomic number also tells us the number of electrons in the atom. In chemical notation, the atomic number for an element is expressed as a subscript preceding the symbol for the element. For example, carbon would be expressed as 6C.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mass Number (Atomic Mass)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="1333500" cy="1495425"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="3" name="image-d4KU1s4SZR2d9cT24DXMi.jpeg"/>
+            <wp:docPr id="3" name="image-3eJ-vrx-v_TBS3OsOUuT5.jpeg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="3" name="image-d4KU1s4SZR2d9cT24DXMi.jpeg" descr=""/>
+                    <pic:cNvPr id="3" name="image-3eJ-vrx-v_TBS3OsOUuT5.jpeg" descr=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1333500" cy="1495425"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -382,56 +382,56 @@
         <w:t xml:space="preserve">1</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">H.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="4234145"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="4" name="image-qwlOIs4UOOz4cTAW3Nw4K.png"/>
+            <wp:docPr id="4" name="image-h2-Bjh4liIVDy2EmKugH3.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="4" name="image-qwlOIs4UOOz4cTAW3Nw4K.png" descr="Hydrogen Isotopes"/>
+                    <pic:cNvPr id="4" name="image-h2-Bjh4liIVDy2EmKugH3.png" descr="Hydrogen Isotopes"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="4234145"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -674,54 +674,54 @@
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
-  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-pBjuzUNwsl2vrrDr4iqPy.jpeg" TargetMode="Internal"/>
-[...2 lines deleted...]
-  <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-qwlOIs4UOOz4cTAW3Nw4K.png" TargetMode="Internal"/>
+  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-OvP0dEEmbdbWwcsjKe02G.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-i7-bLtc4nOOeuYY6haK36.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-3eJ-vrx-v_TBS3OsOUuT5.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-h2-Bjh4liIVDy2EmKugH3.png" TargetMode="Internal"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.byui.edu/bio_264_anatomy_phy_I/211___subatomic_part" TargetMode="External"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>