--- v0 (2026-04-13)
+++ v1 (2026-05-28)
@@ -59,56 +59,56 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">O, is held together by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">polar covalent bonds</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Since the oxygen attracts the electrons in the covalent bonds more strongly than the hydrogen do, the oxygen end of the molecule has a slight negative charge while the hydrogen ends of the molecule have a slight positive charge. Also, recall that molecules composed of polar covalent bonds can participate in weak interactions with other polar molecules through hydrogen bonding. The figure below shows how water molecules form hydrogen bonds with each other. Each water molecule has the potential to form a maximum of four hydrogen bonds with other water molecules. Most of the characteristics of water that we will be talking about are the result of the polar nature of the water molecule and its ability to form hydrogen bonds with itself and other polar molecules. Remember that hydrogen bonds are very weak interactions and can be formed and broken relatively easily. However, as with all bonds, energy is required to break bonds, and energy is released when new bonds are formed. It is the number of these bonds that determine the physical state of the water. For example, in the solid state, each water molecule forms hydrogen bonds with four other molecules, resulting in the formation of a stable, crystal structure known as ice. In the liquid state, each water molecule forms fewer than four bonds (on average 3.4), which are continually rearranging. Water becomes steam when there is enough energy to break all of the hydrogen bonds between water molecules, and they can escape in the form of a gas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="3162300" cy="2438400"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1" name="image-7lFLxG-XVopuaQg05nvVl.png"/>
+            <wp:docPr id="1" name="image-WOTbjcJUY810rWImcjZu0.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="image-7lFLxG-XVopuaQg05nvVl.png" descr="Water"/>
+                    <pic:cNvPr id="1" name="image-WOTbjcJUY810rWImcjZu0.png" descr="Water"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3162300" cy="2438400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -458,51 +458,51 @@
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
-  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-7lFLxG-XVopuaQg05nvVl.png" TargetMode="Internal"/>
+  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-WOTbjcJUY810rWImcjZu0.png" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.byui.edu/bio_264_anatomy_phy_I/221___chemical_chara" TargetMode="External"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>