--- v1 (2026-05-28)
+++ v2 (2026-06-19)
@@ -59,56 +59,56 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">O, is held together by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">polar covalent bonds</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Since the oxygen attracts the electrons in the covalent bonds more strongly than the hydrogen do, the oxygen end of the molecule has a slight negative charge while the hydrogen ends of the molecule have a slight positive charge. Also, recall that molecules composed of polar covalent bonds can participate in weak interactions with other polar molecules through hydrogen bonding. The figure below shows how water molecules form hydrogen bonds with each other. Each water molecule has the potential to form a maximum of four hydrogen bonds with other water molecules. Most of the characteristics of water that we will be talking about are the result of the polar nature of the water molecule and its ability to form hydrogen bonds with itself and other polar molecules. Remember that hydrogen bonds are very weak interactions and can be formed and broken relatively easily. However, as with all bonds, energy is required to break bonds, and energy is released when new bonds are formed. It is the number of these bonds that determine the physical state of the water. For example, in the solid state, each water molecule forms hydrogen bonds with four other molecules, resulting in the formation of a stable, crystal structure known as ice. In the liquid state, each water molecule forms fewer than four bonds (on average 3.4), which are continually rearranging. Water becomes steam when there is enough energy to break all of the hydrogen bonds between water molecules, and they can escape in the form of a gas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="3162300" cy="2438400"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1" name="image-WOTbjcJUY810rWImcjZu0.png"/>
+            <wp:docPr id="1" name="image-lOBj6Ogpk3UG7pIityxnr.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="image-WOTbjcJUY810rWImcjZu0.png" descr="Water"/>
+                    <pic:cNvPr id="1" name="image-lOBj6Ogpk3UG7pIityxnr.png" descr="Water"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3162300" cy="2438400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -458,51 +458,51 @@
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
-  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-WOTbjcJUY810rWImcjZu0.png" TargetMode="Internal"/>
+  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-lOBj6Ogpk3UG7pIityxnr.png" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.byui.edu/bio_264_anatomy_phy_I/221___chemical_chara" TargetMode="External"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>