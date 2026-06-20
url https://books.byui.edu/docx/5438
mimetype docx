--- v0 (2026-05-13)
+++ v1 (2026-06-20)
@@ -66,56 +66,56 @@
         <w:t xml:space="preserve">peripheral or extrinsic proteins</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> because they do not extend through the membrane. One function of the peripheral proteins is to attach the membrane to the cytoskeletal proteins inside the cell or to proteins of the extracellular matrix. For example, the cells lining the blood vessels utilize peripheral proteins to attach to the tissues outside the vessel, thus holding the cells in place.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="4237108"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1" name="image-Q2My48_L5jj4v3wpF1iW-.png"/>
+            <wp:docPr id="1" name="image--TQ4niaYWxAb-mHkhfbeA.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="image-Q2My48_L5jj4v3wpF1iW-.png" descr="Model of the Cell Membrane"/>
+                    <pic:cNvPr id="1" name="image--TQ4niaYWxAb-mHkhfbeA.png" descr="Model of the Cell Membrane"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="4237108"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -173,56 +173,56 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Integral proteins can act as transporters that facilitate the movement of compounds across the membrane. One type of transport protein, called </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">channels</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, form a ‘tunnel’ for hydrophilic materials, such as ions and even water to cross the membrane. These channel proteins are usually gated; like a door, they allow substances to cross only when they are open. We will have more to say about channel gating later.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="4457700" cy="3438525"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image-mdCyJQWSe92D1SbbW_3GU.png"/>
+            <wp:docPr id="2" name="image-ynjVOAn5Fb3xIsqz1mW9e.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image-mdCyJQWSe92D1SbbW_3GU.png" descr="Channel Proteins"/>
+                    <pic:cNvPr id="2" name="image-ynjVOAn5Fb3xIsqz1mW9e.png" descr="Channel Proteins"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4457700" cy="3438525"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -247,56 +247,56 @@
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Carrier proteins</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> are another type of transport protein. Carriers have sites that bind to specific solutes. For example, one type of carrier binds with glucose, while another carrier binds to urea. Once the solute binds, the carrier protein changes shape, allowing the solute to move across the membrane. Imagine a revolving door. As these doors turn (change shape), they are open to either the inside of the building or to the outside but never to both at the same time. You can enter a revolving door from the outside of a room and move the door until it is open to the inside of the room. At no time in this process was the door open to both sides at the same time. This is how carrier proteins work. Carrier proteins bind to solutes and then move them across the membrane by changing shape.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="4243137"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="3" name="image-xV81H8kXlgw0Q27Nyjw0I.png"/>
+            <wp:docPr id="3" name="image-f3OEC2aw6_feiU-3iqkVX.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="3" name="image-xV81H8kXlgw0Q27Nyjw0I.png" descr="Carrier Proteins"/>
+                    <pic:cNvPr id="3" name="image-f3OEC2aw6_feiU-3iqkVX.png" descr="Carrier Proteins"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="4243137"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -344,56 +344,56 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Receptor Proteins</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Integral proteins may act as receptor proteins and allow the cell to respond to extracellular chemical messengers which regulate the activity of the cell. When a chemical signal (also known as a ligand) binds to its specific receptor protein, it transmits a signal to the inside of the cell through a shape change in its transmembrane protein structure. This shape change will then activate or inhibit intracellular events that result in altered cell function. For example, epinephrine (adrenaline) is a ligand that binds to receptors on specialized cardiac cells causing intracellular changes that make your heart beat faster when you are frightened or experiencing an ‘adrenaline rush.’ There are many types of receptor proteins expressed in our bodies, but we will look at one of the most abundant and well-studied: G-protein coupled receptors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="2286000" cy="3438525"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="4" name="image-HhGyWRcdLAA9bfLBtwIn2.png"/>
+            <wp:docPr id="4" name="image-hOy4_MYsjVKX7QUPIqSOj.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="4" name="image-HhGyWRcdLAA9bfLBtwIn2.png" descr="Receptors bind to chemical messengers"/>
+                    <pic:cNvPr id="4" name="image-hOy4_MYsjVKX7QUPIqSOj.png" descr="Receptors bind to chemical messengers"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2286000" cy="3438525"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -467,56 +467,56 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. In its inactive form, the G-alpha subunit is bound to GDP, and the three subunits (alpha, beta, and gamma) are bound together. When a ligand binds to the receptor on the surface of the cell, the G protein binding site changes shape, allowing the G protein to bind to the intracellular region of the receptor. This binding causes the G protein to then change shape, and the GDP exits the binding site on the alpha subunit and is replaced by a GTP from the cytoplasm. The binding of GTP causes the alpha subunit to separate from the other two subunits (beta/gamma dimer). Once separated, the alpha subunit (and sometimes the beta/gamma dimer) can then bind to and activate other proteins inside the cell. The mechanism of action is typically mediated by one of two enzymes: adenylate cyclase or phospholipase C. These effector proteins will be discussed later in the semester, but for now remember that they create intracellular signaling molecules called ‘second messengers’ that result in changes in cell function. Cellular responses include activation of metabolic enzymes, opening or closing ion channels, turning on transporters, initiating gene transcription, regulating motility, regulating contractility, stimulating secretion, and even controlling memory. After a short period of time, the G-alpha subunit hydrolyzes the GTP into a GDP and phosphate, allowing it to reunite with the beta/gamma dimer, turning off the signal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To date, approximately 800 genes for G protein-coupled receptors have been identified. G-proteins are very common in physiology, and it is important to study the details related to these receptors. It would be a good idea to learn and be able to explain the following figure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="7420356"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="5" name="image-Gw0cscQUBQ_nhkSgxk_Na.jpeg"/>
+            <wp:docPr id="5" name="image-uUxectsTLZryBS26tmLgr.jpeg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="5" name="image-Gw0cscQUBQ_nhkSgxk_Na.jpeg" descr="G-Protein Mechanism"/>
+                    <pic:cNvPr id="5" name="image-uUxectsTLZryBS26tmLgr.jpeg" descr="G-Protein Mechanism"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="7420356"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -796,55 +796,55 @@
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
-  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Q2My48_L5jj4v3wpF1iW-.png" TargetMode="Internal"/>
-[...3 lines deleted...]
-  <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Gw0cscQUBQ_nhkSgxk_Na.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image--TQ4niaYWxAb-mHkhfbeA.png" TargetMode="Internal"/>
+  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-ynjVOAn5Fb3xIsqz1mW9e.png" TargetMode="Internal"/>
+  <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-f3OEC2aw6_feiU-3iqkVX.png" TargetMode="Internal"/>
+  <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-hOy4_MYsjVKX7QUPIqSOj.png" TargetMode="Internal"/>
+  <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-uUxectsTLZryBS26tmLgr.jpeg" TargetMode="Internal"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.byui.edu/bio_264_anatomy_phy_I/513___membrane_prote" TargetMode="External"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>