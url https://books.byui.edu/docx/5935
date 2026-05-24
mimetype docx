--- v0 (2026-04-05)
+++ v1 (2026-05-24)
@@ -47,56 +47,56 @@
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To understand and apply Robert Kegan's Meaning-making Model of Adult Development we will examine the cultures and practices of deliberately developmental organizations as we read </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An Everyone Culture (AEC) </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">and consider how these organizations help adults to grow.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="5486400"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image-nyserfQFuXv2BqaRhmRTO.png"/>
+            <wp:docPr id="2" name="image-XL1PBJ46vC7_0dO1OiWs7.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image-nyserfQFuXv2BqaRhmRTO.png" descr="Active learning from Wikimedia Commons in the public domain"/>
+                    <pic:cNvPr id="2" name="image-XL1PBJ46vC7_0dO1OiWs7.png" descr="Active learning from Wikimedia Commons in the public domain"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="5486400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3593,56 +3593,56 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Greek word “atia,” which is translated as cause, is best understood as what “bears responsibility.” We are embedded in (i.e., subject to) what is causing us and eventually come to take responsibility (i.e., to make object) as the crowning hallmarks of adulthood (and self-authoring). Taking responsibility emerges in relation to others in roles. Jean Paul-Stare and others play with the word responsibility, which also implies a kind of response-ability, an increasing ability to respond in different ways, to utilize our agency in increasing beneficial ways. In order to do so, we gradually uncover (to make object) what we are subject to, and the Immunity to Change activity discussed in Ch. 6 can help:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Greek word “atia,” which is translated as cause, is best understood as what “bears responsibility.” We are embedded in (i.e., subject to) what is causing us and eventually come to take responsibility (i.e., to make object) as the crowning hallmarks of adulthood (and self-authoring). Taking responsibility emerges in relation to others in roles. Jean Paul-Stare and others play with the word responsibility, which also implies a kind of response-ability, an increasing ability to respond in different ways, to utilize our agency in increasing beneficial ways. In order to do so, we gradually uncover (to make object) what we are subject to, and the Immunity to Change activity discussed in Ch. 6 can help:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="152400" cy="152400"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="4" name="image-RUlaUKxhxKyzBrDep2lMf.png"/>
+            <wp:docPr id="4" name="image-W5O9kDw5mzSGThJPEVrdM.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="4" name="image-RUlaUKxhxKyzBrDep2lMf.png" descr="Preview the document"/>
+                    <pic:cNvPr id="4" name="image-W5O9kDw5mzSGThJPEVrdM.png" descr="Preview the document"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="152400" cy="152400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -9161,54 +9161,54 @@
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
-  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-WAZA5y4wPKP4Pnaes7h6H.png" TargetMode="Internal"/>
-[...2 lines deleted...]
-  <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-RUlaUKxhxKyzBrDep2lMf.png" TargetMode="Internal"/>
+  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-KUTbxuWY1kiY8ISGBbp1M.png" TargetMode="Internal"/>
+  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-XL1PBJ46vC7_0dO1OiWs7.png" TargetMode="Internal"/>
+  <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Q2o3YuWgCNVr5mt2A2zKl.png" TargetMode="Internal"/>
+  <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-W5O9kDw5mzSGThJPEVrdM.png" TargetMode="Internal"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.harvard.edu/wp-content/uploads/sites/8/2021/03/ext_immunity_map_0.pdf" TargetMode="External"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.byui.edu/Adult_development/week_3AX" TargetMode="External"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>