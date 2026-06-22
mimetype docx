--- v1 (2026-05-24)
+++ v2 (2026-06-22)
@@ -47,56 +47,56 @@
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To understand and apply Robert Kegan's Meaning-making Model of Adult Development we will examine the cultures and practices of deliberately developmental organizations as we read </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">An Everyone Culture (AEC) </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">and consider how these organizations help adults to grow.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="5486400"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image-XL1PBJ46vC7_0dO1OiWs7.png"/>
+            <wp:docPr id="2" name="image-8b7Ho9EAkJSGdwUSWrRVn.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image-XL1PBJ46vC7_0dO1OiWs7.png" descr="Active learning from Wikimedia Commons in the public domain"/>
+                    <pic:cNvPr id="2" name="image-8b7Ho9EAkJSGdwUSWrRVn.png" descr="Active learning from Wikimedia Commons in the public domain"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="5486400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -3593,56 +3593,56 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Greek word “atia,” which is translated as cause, is best understood as what “bears responsibility.” We are embedded in (i.e., subject to) what is causing us and eventually come to take responsibility (i.e., to make object) as the crowning hallmarks of adulthood (and self-authoring). Taking responsibility emerges in relation to others in roles. Jean Paul-Stare and others play with the word responsibility, which also implies a kind of response-ability, an increasing ability to respond in different ways, to utilize our agency in increasing beneficial ways. In order to do so, we gradually uncover (to make object) what we are subject to, and the Immunity to Change activity discussed in Ch. 6 can help:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The Greek word “atia,” which is translated as cause, is best understood as what “bears responsibility.” We are embedded in (i.e., subject to) what is causing us and eventually come to take responsibility (i.e., to make object) as the crowning hallmarks of adulthood (and self-authoring). Taking responsibility emerges in relation to others in roles. Jean Paul-Stare and others play with the word responsibility, which also implies a kind of response-ability, an increasing ability to respond in different ways, to utilize our agency in increasing beneficial ways. In order to do so, we gradually uncover (to make object) what we are subject to, and the Immunity to Change activity discussed in Ch. 6 can help:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="152400" cy="152400"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="4" name="image-W5O9kDw5mzSGThJPEVrdM.png"/>
+            <wp:docPr id="4" name="image-i5qDA9ikbzVxpRuoB4-Iy.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="4" name="image-W5O9kDw5mzSGThJPEVrdM.png" descr="Preview the document"/>
+                    <pic:cNvPr id="4" name="image-i5qDA9ikbzVxpRuoB4-Iy.png" descr="Preview the document"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="152400" cy="152400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -9161,54 +9161,54 @@
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
-  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-KUTbxuWY1kiY8ISGBbp1M.png" TargetMode="Internal"/>
-[...2 lines deleted...]
-  <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-W5O9kDw5mzSGThJPEVrdM.png" TargetMode="Internal"/>
+  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-sTrZ6J_lTRZVVblLBHxUl.png" TargetMode="Internal"/>
+  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-8b7Ho9EAkJSGdwUSWrRVn.png" TargetMode="Internal"/>
+  <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-I_AoxSxK9MsfokC2odSNv.png" TargetMode="Internal"/>
+  <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-i5qDA9ikbzVxpRuoB4-Iy.png" TargetMode="Internal"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://extension.harvard.edu/wp-content/uploads/sites/8/2021/03/ext_immunity_map_0.pdf" TargetMode="External"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.byui.edu/Adult_development/week_3AX" TargetMode="External"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>