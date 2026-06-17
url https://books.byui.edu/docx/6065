--- v0 (2026-04-05)
+++ v1 (2026-06-17)
@@ -45,56 +45,56 @@
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">As mentioned above, capillaries are the smallest vessels in the human body, with an interior diameter roughly equivalent to the width of a single erythrocyte at 5-10 µm. Widespread branching creates a capillary network capable of carrying blood to within 1 mm of almost every human cell. There are an estimated 10 billion capillaries in the body, each 1.1-millimeter-long which if stretched end to end would equal 25,000 miles. Accordingly, capillaries lie very close to one another arranged in complexes throughout the body known as </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">capillary beds.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="4239491"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1" name="image-wjfqhS2y7pZduc1t3mqsn.jpeg"/>
+            <wp:docPr id="1" name="image-TBGB3WsDFREHGSJ3OLsRx.jpeg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="image-wjfqhS2y7pZduc1t3mqsn.jpeg" descr="Blood Vessel Area"/>
+                    <pic:cNvPr id="1" name="image-TBGB3WsDFREHGSJ3OLsRx.jpeg" descr="Blood Vessel Area"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="4239491"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -145,56 +145,56 @@
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Three main types of capillaries exist within the human body based on their permeability to substances departing and entering the bloodstream. These three types are known as continuous, fenestrated, and sinusoidal capillaries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="4818888"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image-NbVU2mAOmya8rTvZ7APFn.jpeg"/>
+            <wp:docPr id="2" name="image-Pa4jbiZyDziqgvJOdG3Pg.jpeg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image-NbVU2mAOmya8rTvZ7APFn.jpeg" descr="Capillary Types"/>
+                    <pic:cNvPr id="2" name="image-Pa4jbiZyDziqgvJOdG3Pg.jpeg" descr="Capillary Types"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="4818888"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -309,56 +309,56 @@
         <w:t xml:space="preserve">Sinusoid </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">is a special type of capillary bed, found in the bone marrow, spleen and liver. These capillaries possess very large gaps between individual cells. The gaps are large enough that all the components of blood freely pass.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="5148072"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="3" name="image-HI7WXGcexldy2aC0hHFbI.jpeg"/>
+            <wp:docPr id="3" name="image-Y1R1ieU0XycAzhW1FjQV2.jpeg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="3" name="image-HI7WXGcexldy2aC0hHFbI.jpeg" descr="Capillary bed"/>
+                    <pic:cNvPr id="3" name="image-Y1R1ieU0XycAzhW1FjQV2.jpeg" descr="Capillary bed"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="5148072"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -717,53 +717,53 @@
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
-  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-wjfqhS2y7pZduc1t3mqsn.jpeg" TargetMode="Internal"/>
-[...1 lines deleted...]
-  <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-HI7WXGcexldy2aC0hHFbI.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-TBGB3WsDFREHGSJ3OLsRx.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Pa4jbiZyDziqgvJOdG3Pg.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Y1R1ieU0XycAzhW1FjQV2.jpeg" TargetMode="Internal"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.byui.edu/bio_265_anatomy_phy_II/243___capillaries" TargetMode="External"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>