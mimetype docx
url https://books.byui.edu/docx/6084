--- v0 (2026-04-11)
+++ v1 (2026-05-14)
@@ -95,56 +95,56 @@
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">cuticle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="4393521"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1" name="image-p2t7f6ViDL5B2E02U8DnL.jpeg"/>
+            <wp:docPr id="1" name="image-NkdxU7uFAfSPhGIaCHkVL.jpeg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="image-p2t7f6ViDL5B2E02U8DnL.jpeg" descr="File:CSIRO ScienceImage 8115 Human hair and Merino wool fibre.jpg"/>
+                    <pic:cNvPr id="1" name="image-NkdxU7uFAfSPhGIaCHkVL.jpeg" descr="File:CSIRO ScienceImage 8115 Human hair and Merino wool fibre.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="4393521"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -192,56 +192,56 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hair Follicle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="3518154"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image-zdr16bayJioTW0Ho2Ny4I.png"/>
+            <wp:docPr id="2" name="image-oyylfwb0yO178pR5317r9.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image-zdr16bayJioTW0Ho2Ny4I.png" descr="platelet_plug"/>
+                    <pic:cNvPr id="2" name="image-oyylfwb0yO178pR5317r9.png" descr="platelet_plug"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="3518154"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -612,52 +612,52 @@
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.search.yahoo.com/images/view;_ylt=AwrTcXZ.nLlU1E4Ay0SJzbkF;_ylu=X3oDMTIzbjhkY2YzBHNlYwNzcgRzbGsDaW1nBG9pZANjODZiOThiNTVjNjA1YTY2OGJhODg0YmQ2N2FmNjZjYwRncG9zAzE1BGl0A2Jpbmc-?.origin=&amp;amp;back=https%3A%2F%2Fimages.search.yahoo.com%2Fyhs%2Fsearch%3Fp%3Dhair%2Bshaft%26n%3D60%26ei%3DUTF-8%26fr%3Dyhs-mozilla-001%26fr2%3Dsb-top-images.search.yahoo.com%26ri%3D15%26hsimp%3Dyhs-001%26hspart%3Dmozilla%26tab%3Dorganic%26ri%3D15&amp;amp;w=261&amp;amp;h=228&amp;amp;imgurl=hair-and-makeup-artist.com%2Fwordpress%2Fwp-content%2Fuploads%2F2013%2F04%2FHair-Shaft.jpg&amp;amp;rurl=http%3A%2F%2Fhair-and-makeup-artist.com%2Fcolour-theory-hairdressing%2F&amp;amp;size=12.8KB&amp;amp;name=%3Cb%3EHair+Shaft%3C%2Fb%3E&amp;amp;p=hair+shaft&amp;amp;oid=c86b98b55c605a668ba884bd67af66cc&amp;amp;fr2=sb-top-images.search.yahoo.com&amp;amp;fr=yhs-mozilla-001&amp;amp;tt=%3Cb%3EHair+Shaft%3C%2Fb%3E&amp;amp;b=0&amp;amp;ni=200&amp;amp;no=15&amp;amp;ts=&amp;amp;tab=organic&amp;amp;sigr=11tvhar4t&amp;amp;sigb=15g93iqjj&amp;amp;sigi=12eudujmq&amp;amp;sigt=10hjglfr9&amp;amp;sign=10hjglfr9&amp;amp;.crumb=v6GfDSN/zG8&amp;amp;fr=yhs-mozilla-001&amp;amp;fr2=sb-top-images.search.yahoo.com&amp;amp;hsimp=yhs-001&amp;amp;hspart=mozilla" TargetMode="External"/>
-  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-p2t7f6ViDL5B2E02U8DnL.jpeg" TargetMode="Internal"/>
-  <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-zdr16bayJioTW0Ho2Ny4I.png" TargetMode="Internal"/>
+  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-NkdxU7uFAfSPhGIaCHkVL.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-oyylfwb0yO178pR5317r9.png" TargetMode="Internal"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.byui.edu/bio_265_anatomy_phy_II/422___structure_of_h" TargetMode="External"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>