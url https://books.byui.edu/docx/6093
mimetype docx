--- v0 (2026-04-04)
+++ v1 (2026-05-13)
@@ -166,56 +166,56 @@
         <w:t xml:space="preserve">Law of Laplace, </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the larger the vessel radius, the larger the wall tension required to withstand a given internal fluid pressure. In other words, the pressure is directly proportional to surface tension and inversely proportional to the radius of the alveolus. What this means for the lungs is that if the pull of the surface tension is the same, the large alveoli would have a lower internal pressure and smaller alveoli would have a higher internal pressure. Since air flows from a high to lower pressure – large alveoli would be at risk for over-inflating and small alveoli would be at risk for not being inflated at all and collapsing (atelectasis).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="3432132"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image-aGAJlQxTG1SCGaMR34Cg-.png"/>
+            <wp:docPr id="2" name="image-HcJFh8IPzLzOXhW4e1Jxq.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image-aGAJlQxTG1SCGaMR34Cg-.png" descr=""/>
+                    <pic:cNvPr id="2" name="image-HcJFh8IPzLzOXhW4e1Jxq.png" descr=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="3432132"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -262,56 +262,56 @@
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="3538270"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="4" name="image-6Uuuauf3HGzmIKJ0Hu10X.png"/>
+            <wp:docPr id="4" name="image-mpOmJuKPrghXEsH2wYc8D.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="4" name="image-6Uuuauf3HGzmIKJ0Hu10X.png" descr=""/>
+                    <pic:cNvPr id="4" name="image-mpOmJuKPrghXEsH2wYc8D.png" descr=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="3538270"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -575,54 +575,54 @@
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journeyoflight79.files.wordpress.com/2012/04/alveoli-271.jpg" TargetMode="External"/>
-  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-CwNSGW-J70B-fLtfGc2Ff.png" TargetMode="Internal"/>
-[...2 lines deleted...]
-  <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-6Uuuauf3HGzmIKJ0Hu10X.png" TargetMode="Internal"/>
+  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-_H2NQMp1iVPRKVzGBiyB9.png" TargetMode="Internal"/>
+  <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-HcJFh8IPzLzOXhW4e1Jxq.png" TargetMode="Internal"/>
+  <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-HFoLhihbwqWnsuTnOqPzc.png" TargetMode="Internal"/>
+  <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-mpOmJuKPrghXEsH2wYc8D.png" TargetMode="Internal"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.byui.edu/bio_265_anatomy_phy_II/514___alveoli_and_su" TargetMode="External"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>