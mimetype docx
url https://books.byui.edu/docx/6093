--- v1 (2026-05-13)
+++ v2 (2026-06-23)
@@ -166,56 +166,56 @@
         <w:t xml:space="preserve">Law of Laplace, </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">the larger the vessel radius, the larger the wall tension required to withstand a given internal fluid pressure. In other words, the pressure is directly proportional to surface tension and inversely proportional to the radius of the alveolus. What this means for the lungs is that if the pull of the surface tension is the same, the large alveoli would have a lower internal pressure and smaller alveoli would have a higher internal pressure. Since air flows from a high to lower pressure – large alveoli would be at risk for over-inflating and small alveoli would be at risk for not being inflated at all and collapsing (atelectasis).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="3432132"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image-HcJFh8IPzLzOXhW4e1Jxq.png"/>
+            <wp:docPr id="2" name="image-g5zWFshFTGxzp5Jz16Rsq.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image-HcJFh8IPzLzOXhW4e1Jxq.png" descr=""/>
+                    <pic:cNvPr id="2" name="image-g5zWFshFTGxzp5Jz16Rsq.png" descr=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="3432132"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -262,56 +262,56 @@
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="3538270"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="4" name="image-mpOmJuKPrghXEsH2wYc8D.png"/>
+            <wp:docPr id="4" name="image-U9Qc0FvdfivlceOmVqym-.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="4" name="image-mpOmJuKPrghXEsH2wYc8D.png" descr=""/>
+                    <pic:cNvPr id="4" name="image-U9Qc0FvdfivlceOmVqym-.png" descr=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="3538270"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -575,54 +575,54 @@
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journeyoflight79.files.wordpress.com/2012/04/alveoli-271.jpg" TargetMode="External"/>
-  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-_H2NQMp1iVPRKVzGBiyB9.png" TargetMode="Internal"/>
-[...2 lines deleted...]
-  <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-mpOmJuKPrghXEsH2wYc8D.png" TargetMode="Internal"/>
+  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-gXN0TMEYZhR5rEiJrFThP.png" TargetMode="Internal"/>
+  <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-g5zWFshFTGxzp5Jz16Rsq.png" TargetMode="Internal"/>
+  <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-3_OE88zjxJ52ljxp021-B.png" TargetMode="Internal"/>
+  <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-U9Qc0FvdfivlceOmVqym-.png" TargetMode="Internal"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.byui.edu/bio_265_anatomy_phy_II/514___alveoli_and_su" TargetMode="External"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>