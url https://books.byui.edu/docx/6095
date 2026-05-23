--- v0 (2026-04-16)
+++ v1 (2026-05-23)
@@ -82,56 +82,56 @@
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Boyle’s law</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> is P = k/V, where P is the pressure of a gas, V is the volume of the gas, and k is a constant. This equation shows that there is an inverse relationship between pressure and volume. It shows that if the volume of a container of gas decreases, the pressure exerted by that gas will increase.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="5602955"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1" name="image-6HTle3O8XDL9-eKniIAx2.jpeg"/>
+            <wp:docPr id="1" name="image-i6rTwbCpBLIISj5P5AJTC.jpeg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="image-6HTle3O8XDL9-eKniIAx2.jpeg" descr="This diagram shows two canisters containing a gas. The two canisters show how volume and pressure are inversely proportional, which illustrates Boyle’s law."/>
+                    <pic:cNvPr id="1" name="image-i6rTwbCpBLIISj5P5AJTC.jpeg" descr="This diagram shows two canisters containing a gas. The two canisters show how volume and pressure are inversely proportional, which illustrates Boyle’s law."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="5602955"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -170,56 +170,56 @@
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">The two main muscles of quiet inspiration are the diaphragm and the external intercostal. The diaphragm, in its relaxed state, is dome-shaped. When it contracts it moves inferiorly and assumes a flattened shape pushing down on abdominal organs. This inferior movement of the diaphragm increases the volume inside the thoracic cavity by increasing the height or vertical dimension of the cavity. Under resting conditions, about 2/3 of the volume increase leading to inspiration is due to depression of the diaphragm. The rest comes from contraction of the external intercostals. This action elevates the ribs and sternum, increasing thoracic cavity volume in the anterior-posterior dimension, as well as the medial-lateral dimension.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="4242816"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image-WYkKHAgmsg1f2gZDfQKIn.jpeg"/>
+            <wp:docPr id="2" name="image-k0KS5nOYazJy6caAShz23.jpeg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image-WYkKHAgmsg1f2gZDfQKIn.jpeg" descr="RBC1"/>
+                    <pic:cNvPr id="2" name="image-k0KS5nOYazJy6caAShz23.jpeg" descr="RBC1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="4242816"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -485,52 +485,52 @@
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
-  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-6HTle3O8XDL9-eKniIAx2.jpeg" TargetMode="Internal"/>
-  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-WYkKHAgmsg1f2gZDfQKIn.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-i6rTwbCpBLIISj5P5AJTC.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-k0KS5nOYazJy6caAShz23.jpeg" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.byui.edu/bio_265_anatomy_phy_II/521___ventilation_in" TargetMode="External"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>