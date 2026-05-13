--- v0 (2026-04-05)
+++ v1 (2026-05-13)
@@ -44,56 +44,56 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Similar to the male, female germ cells migrate from the yolk sac in early fetal life to the site of the developing ovaries in the pelvic cavity. Once these germ cells reach the ovaries they become the oogonia and begin to undergo mitosis. By the end of the fourth month of fetal development there are roughly 7 million </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">oogonia </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">in the ovaries. Oogonia are analogous to spermatogonia and are the cells that will develop to become the egg or oocyte (also called an ovum). Unlike spermatogonia that remain quiescent until puberty, the oogonia begin meiosis I even before birth. However, the future ova, at this point, called primary oocytes, arrest in Prophase I where they will remain until puberty. Many of these oocytes degenerate and by birth only about 2 million remain. </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="4595854"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1" name="image-2HKtIBHM_05PWMFmu9WVe.jpeg"/>
+            <wp:docPr id="1" name="image-hS40vOaa8GNeULIacS5vC.jpeg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="image-2HKtIBHM_05PWMFmu9WVe.jpeg" descr="https://cnx.org/resources/cb3a51b134cfa417cf88f924fed1d8731ef8754f/Figure_28_02_03.JPG"/>
+                    <pic:cNvPr id="1" name="image-hS40vOaa8GNeULIacS5vC.jpeg" descr="https://cnx.org/resources/cb3a51b134cfa417cf88f924fed1d8731ef8754f/Figure_28_02_03.JPG"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="4595854"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -382,51 +382,51 @@
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
-  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-2HKtIBHM_05PWMFmu9WVe.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-hS40vOaa8GNeULIacS5vC.jpeg" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.byui.edu/bio_265_anatomy_phy_II/1031___oogenesis" TargetMode="External"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>