--- v1 (2026-05-13)
+++ v2 (2026-06-04)
@@ -44,56 +44,56 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Similar to the male, female germ cells migrate from the yolk sac in early fetal life to the site of the developing ovaries in the pelvic cavity. Once these germ cells reach the ovaries they become the oogonia and begin to undergo mitosis. By the end of the fourth month of fetal development there are roughly 7 million </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">oogonia </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">in the ovaries. Oogonia are analogous to spermatogonia and are the cells that will develop to become the egg or oocyte (also called an ovum). Unlike spermatogonia that remain quiescent until puberty, the oogonia begin meiosis I even before birth. However, the future ova, at this point, called primary oocytes, arrest in Prophase I where they will remain until puberty. Many of these oocytes degenerate and by birth only about 2 million remain. </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="4595854"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1" name="image-hS40vOaa8GNeULIacS5vC.jpeg"/>
+            <wp:docPr id="1" name="image-XcwMumIxCDbhRP8GWnGcu.jpeg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="image-hS40vOaa8GNeULIacS5vC.jpeg" descr="https://cnx.org/resources/cb3a51b134cfa417cf88f924fed1d8731ef8754f/Figure_28_02_03.JPG"/>
+                    <pic:cNvPr id="1" name="image-XcwMumIxCDbhRP8GWnGcu.jpeg" descr="https://cnx.org/resources/cb3a51b134cfa417cf88f924fed1d8731ef8754f/Figure_28_02_03.JPG"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="4595854"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -382,51 +382,51 @@
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
-  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-hS40vOaa8GNeULIacS5vC.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-XcwMumIxCDbhRP8GWnGcu.jpeg" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.byui.edu/bio_265_anatomy_phy_II/1031___oogenesis" TargetMode="External"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>