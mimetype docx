--- v2 (2026-06-04)
+++ v3 (2026-06-29)
@@ -44,56 +44,56 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Similar to the male, female germ cells migrate from the yolk sac in early fetal life to the site of the developing ovaries in the pelvic cavity. Once these germ cells reach the ovaries they become the oogonia and begin to undergo mitosis. By the end of the fourth month of fetal development there are roughly 7 million </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">oogonia </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">in the ovaries. Oogonia are analogous to spermatogonia and are the cells that will develop to become the egg or oocyte (also called an ovum). Unlike spermatogonia that remain quiescent until puberty, the oogonia begin meiosis I even before birth. However, the future ova, at this point, called primary oocytes, arrest in Prophase I where they will remain until puberty. Many of these oocytes degenerate and by birth only about 2 million remain. </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="4595854"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1" name="image-XcwMumIxCDbhRP8GWnGcu.jpeg"/>
+            <wp:docPr id="1" name="image-gNhZRinkuLCiWllfFCYYq.jpeg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="image-XcwMumIxCDbhRP8GWnGcu.jpeg" descr="https://cnx.org/resources/cb3a51b134cfa417cf88f924fed1d8731ef8754f/Figure_28_02_03.JPG"/>
+                    <pic:cNvPr id="1" name="image-gNhZRinkuLCiWllfFCYYq.jpeg" descr="https://cnx.org/resources/cb3a51b134cfa417cf88f924fed1d8731ef8754f/Figure_28_02_03.JPG"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="4595854"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -382,51 +382,51 @@
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
-  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-XcwMumIxCDbhRP8GWnGcu.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-gNhZRinkuLCiWllfFCYYq.jpeg" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.byui.edu/bio_265_anatomy_phy_II/1031___oogenesis" TargetMode="External"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>