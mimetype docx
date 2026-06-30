--- v3 (2026-06-29)
+++ v4 (2026-06-30)
@@ -44,56 +44,56 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Similar to the male, female germ cells migrate from the yolk sac in early fetal life to the site of the developing ovaries in the pelvic cavity. Once these germ cells reach the ovaries they become the oogonia and begin to undergo mitosis. By the end of the fourth month of fetal development there are roughly 7 million </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">oogonia </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">in the ovaries. Oogonia are analogous to spermatogonia and are the cells that will develop to become the egg or oocyte (also called an ovum). Unlike spermatogonia that remain quiescent until puberty, the oogonia begin meiosis I even before birth. However, the future ova, at this point, called primary oocytes, arrest in Prophase I where they will remain until puberty. Many of these oocytes degenerate and by birth only about 2 million remain. </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="4595854"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1" name="image-gNhZRinkuLCiWllfFCYYq.jpeg"/>
+            <wp:docPr id="1" name="image-Qzv6WolNqcab7biRtXFa7.jpeg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="image-gNhZRinkuLCiWllfFCYYq.jpeg" descr="https://cnx.org/resources/cb3a51b134cfa417cf88f924fed1d8731ef8754f/Figure_28_02_03.JPG"/>
+                    <pic:cNvPr id="1" name="image-Qzv6WolNqcab7biRtXFa7.jpeg" descr="https://cnx.org/resources/cb3a51b134cfa417cf88f924fed1d8731ef8754f/Figure_28_02_03.JPG"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="4595854"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -382,51 +382,51 @@
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
-  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-gNhZRinkuLCiWllfFCYYq.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Qzv6WolNqcab7biRtXFa7.jpeg" TargetMode="Internal"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.byui.edu/bio_265_anatomy_phy_II/1031___oogenesis" TargetMode="External"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>