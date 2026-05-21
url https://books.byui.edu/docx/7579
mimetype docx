--- v0 (2026-05-01)
+++ v1 (2026-05-21)
@@ -547,56 +547,56 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For each pair of electrons that move from Complex I to Complex IV, about 2.5 ATP can be produced. For each pair of electrons that move from Complex II to Complex IV, about 1.5 ATP can be produced. Therefore, if we round up, it is often stated that each NADH yields 3 ATP while each FADH</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> will yield 2 ATP.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="3348000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1" name="image--vcATQKnHUBevq1JLL_TU.png"/>
+            <wp:docPr id="1" name="image-Jc9bfdulK69gTytSJy9Vg.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="image--vcATQKnHUBevq1JLL_TU.png" descr="Diagram    Description automatically generated"/>
+                    <pic:cNvPr id="1" name="image-Jc9bfdulK69gTytSJy9Vg.png" descr="Diagram    Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="3348000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -696,56 +696,56 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Metabolism Summary Part 3: Electron Transport Chain</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">We will continue with our summary of the metabolic process using the Electron Transport Chain process magnified from the “Metabolism Summary” image. (Green numbers from summary correlate with green numbers on the image below.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="4548629"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image-Ttd526nA0I804OIZiz5Xs.png"/>
+            <wp:docPr id="2" name="image-v3C9S-TIHRF_gPYsD94XW.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image-Ttd526nA0I804OIZiz5Xs.png" descr="Diagram    Description automatically generated"/>
+                    <pic:cNvPr id="2" name="image-v3C9S-TIHRF_gPYsD94XW.png" descr="Diagram    Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="4548629"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1615,52 +1615,52 @@
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:%C3%9Cberseemuseum_Bremen_2009_237.JPG" TargetMode="External"/>
-  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image--vcATQKnHUBevq1JLL_TU.png" TargetMode="Internal"/>
-  <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Ttd526nA0I804OIZiz5Xs.png" TargetMode="Internal"/>
+  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Jc9bfdulK69gTytSJy9Vg.png" TargetMode="Internal"/>
+  <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-v3C9S-TIHRF_gPYsD94XW.png" TargetMode="Internal"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.byui.edu/bio_180/91___electron_transp" TargetMode="External"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>