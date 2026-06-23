--- v1 (2026-05-21)
+++ v2 (2026-06-23)
@@ -547,56 +547,56 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">For each pair of electrons that move from Complex I to Complex IV, about 2.5 ATP can be produced. For each pair of electrons that move from Complex II to Complex IV, about 1.5 ATP can be produced. Therefore, if we round up, it is often stated that each NADH yields 3 ATP while each FADH</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t xml:space="preserve">2</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> will yield 2 ATP.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="3348000"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1" name="image-Jc9bfdulK69gTytSJy9Vg.png"/>
+            <wp:docPr id="1" name="image-Zkn2m5RS7u73NA77E_9AU.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="image-Jc9bfdulK69gTytSJy9Vg.png" descr="Diagram    Description automatically generated"/>
+                    <pic:cNvPr id="1" name="image-Zkn2m5RS7u73NA77E_9AU.png" descr="Diagram    Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="3348000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -696,56 +696,56 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Metabolism Summary Part 3: Electron Transport Chain</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">We will continue with our summary of the metabolic process using the Electron Transport Chain process magnified from the “Metabolism Summary” image. (Green numbers from summary correlate with green numbers on the image below.)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="4548629"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image-v3C9S-TIHRF_gPYsD94XW.png"/>
+            <wp:docPr id="2" name="image-nMpSxZMUaOXEtN1ppPfZU.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image-v3C9S-TIHRF_gPYsD94XW.png" descr="Diagram    Description automatically generated"/>
+                    <pic:cNvPr id="2" name="image-nMpSxZMUaOXEtN1ppPfZU.png" descr="Diagram    Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="4548629"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1615,52 +1615,52 @@
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://commons.wikimedia.org/wiki/File:%C3%9Cberseemuseum_Bremen_2009_237.JPG" TargetMode="External"/>
-  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Jc9bfdulK69gTytSJy9Vg.png" TargetMode="Internal"/>
-  <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-v3C9S-TIHRF_gPYsD94XW.png" TargetMode="Internal"/>
+  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-Zkn2m5RS7u73NA77E_9AU.png" TargetMode="Internal"/>
+  <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-nMpSxZMUaOXEtN1ppPfZU.png" TargetMode="Internal"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.byui.edu/bio_180/91___electron_transp" TargetMode="External"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>