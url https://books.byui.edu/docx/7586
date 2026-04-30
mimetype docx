--- v0 (2026-04-07)
+++ v1 (2026-04-30)
@@ -165,56 +165,56 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. These molecules are acidic and in high quantities can lower the pH of the blood. Also, acetone is volatile and can escape through the lungs and give a particular smell to a person’s exhaled breath. The smell has been described as being similar to fingernail polish remover (which contains acetone).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fatty acids must be "activated" before they are transported into the mitochondria. Activation involves the attachment of Coenzyme (CoA). The result is a fatty acid derivative called Fatty acyl-CoA. Fatty acyl-CoA goes through a series of steps illustrated below. This process is called beta oxidation, which suggests that the molecule will be oxidized at the beta carbon and then cleaved to yield Acetyl CoA (last step below). The Acetyl group is highlighted in blue in the figure below. The alpha (α) and beta (ß) carbons are labeled on the fatty acid. Notice that after Acetyl CoA is produced, the α and ß carbons for the next cycle are illustrated in gray. Palmitoleic acid has 16 carbons, is one of the most common fatty acids in animals and is the fatty acid used in this illustration. However, fatty acids can be any length with the most common ones between 14 and 18 carbons long. Complete beta oxidation of palmitoleic acids yields 8 Acetyl CoA molecules that can metabolize further in the citric acid cycle. The enzymes that catalyze each step are depicted in green boxes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="5486400" cy="5459928"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="1" name="image-O9AL4Xg87rtCRvNmMw-M1.jpeg"/>
+            <wp:docPr id="1" name="image-lUF_1eZRmeg5R5BmkkfAF.jpeg"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1" name="image-O9AL4Xg87rtCRvNmMw-M1.jpeg" descr="Enzymes that Catalyze Fatty Acids"/>
+                    <pic:cNvPr id="1" name="image-lUF_1eZRmeg5R5BmkkfAF.jpeg" descr="Enzymes that Catalyze Fatty Acids"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5486400" cy="5459928"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -232,56 +232,56 @@
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Metabolism Summary Part 4: Beta Oxidation and Lipolysis:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Below is the final installment of the Metabolism Summary:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:drawing>
           <wp:inline distB="0" distL="0" distR="0" distT="0">
             <wp:extent cx="4972050" cy="6076950"/>
             <wp:effectExtent b="0" l="0" r="0" t="0"/>
-            <wp:docPr id="2" name="image-QKcUcsZdFY7dO7V0ppxyM.png"/>
+            <wp:docPr id="2" name="image-FaqidW4SghHFrdMxtXqMJ.png"/>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image-QKcUcsZdFY7dO7V0ppxyM.png" descr="Diagram    Description automatically generated"/>
+                    <pic:cNvPr id="2" name="image-FaqidW4SghHFrdMxtXqMJ.png" descr="Diagram    Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print"/>
                     <a:srcRect b="0" l="0" r="0" t="0"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4972050" cy="6076950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -561,52 +561,52 @@
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/>
-  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-O9AL4Xg87rtCRvNmMw-M1.jpeg" TargetMode="Internal"/>
-  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-QKcUcsZdFY7dO7V0ppxyM.png" TargetMode="Internal"/>
+  <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-lUF_1eZRmeg5R5BmkkfAF.jpeg" TargetMode="Internal"/>
+  <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image-FaqidW4SghHFrdMxtXqMJ.png" TargetMode="Internal"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.byui.edu/bio_180/921__lipid_metabolis" TargetMode="External"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" TargetMode="Internal"/>
 </Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>